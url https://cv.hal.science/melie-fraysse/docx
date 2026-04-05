--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -181,278 +181,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Female” assets in a “male” persona: how fitness workers hybridise masculinities</w:t>
+                <w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Galy</w:t>
+                <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2474289⟩</w:t>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022648v1</w:t>
+                <w:t xml:space="preserve">hal-04973382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">“Female” assets in a “male” persona: how fitness workers hybridise masculinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2474289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973382v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El « cuidado de sí » entre el profesorado de yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociología del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -512,64 +512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rizzardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 244 (2), pp.259-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -603,77 +603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45, pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -698,77 +698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -806,77 +806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps sexué au prisme du genre. Nouvelles problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -904,239 +904,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de genre différenciés et positions éditoriales dans la presse sportive spécialisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Thug Love : des romans sentimentaux à l’épreuve de la classe et de la race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.39-62. </w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.18956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ges.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992505v1</w:t>
+                <w:t xml:space="preserve">hal-04629125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Thug Love : des romans sentimentaux à l’épreuve de la classe et de la race</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèles de genre différenciés et positions éditoriales dans la presse sportive spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.39-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.18956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629125v1</w:t>
+                <w:t xml:space="preserve">hal-03992505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Habitus and the Construction of Gender. The case of sport press male journalists in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations médiatiques du genre à l’épreuve de crises multiples. L’exemple des revues de Vélo Tout Terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1344,1005 +1344,1087 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminités et masculinités. Repenser l'hégémonie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le cinéma dans la sensibilisation du public aux violences sexuelles dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire L-Vis, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">colloque international "#MeToo français dans le cinéma et les médias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907531v1</w:t>
+                <w:t xml:space="preserve">hal-05573174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, quête et optimisation de soi. Être chamane, sorcière et praticien.ne en énergétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Féminités et masculinités. Repenser l'hégémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Rencontres Aiôn : une université d’été autour de la thématique des imaginaires du temps.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C3S Besançon, Jun 2024, Val D'Ajol, France</w:t>
+              <w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire L-Vis, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907546v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Superación personal » y moral ascética entre los practicantes de yoga en Francia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spiritualité, quête et optimisation de soi. Être chamane, sorcière et praticien.ne en énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bataille</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación Española de Sociología, Jun 2024, Sevilla, España</w:t>
+              <w:t xml:space="preserve">les Rencontres Aiôn : une université d’été autour de la thématique des imaginaires du temps.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C3S Besançon, Jun 2024, Val D'Ajol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627215v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une atténuation de l'emphasized feminity et de la masculinité hégémonique : des masculinités et des féminités « respectables ». L'exemple des comptes Instagram de yoga</w:t>
+                <w:t xml:space="preserve">« Superación personal » y moral ascética entre los practicantes de yoga en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación Española de Sociología, Jun 2024, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930223v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une atténuation de l'emphasized feminity et de la masculinité hégémonique : des masculinités et des féminités « respectables ». L'exemple des comptes Instagram de yoga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338474v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l'Inde et la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Denave</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude internationales "Les pratiques du yoga" : Une circulation des savoirs yogiques entre l'Inde et la France (YOGAPROFS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH LE; L.VIS; CRESCO; Centre Max Weber, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire interdisciplinaire en études culturelles - LinCS - UMR 7069 (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Stumpp, Dec 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04204554v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers éléments d'enquête sur les professeur.es de yoga en France formé.es en Inde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l'Inde et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcia Marie-Carmen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bataille</w:t>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desigualdades, Fronteras y Resiliencia. Sociología para crisis globales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XIV Congreso Español de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, Espagne</w:t>
+              <w:t xml:space="preserve">Journées d’étude internationales "Les pratiques du yoga" : Une circulation des savoirs yogiques entre l'Inde et la France (YOGAPROFS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH LE; L.VIS; CRESCO; Centre Max Weber, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730371v1</w:t>
+                <w:t xml:space="preserve">halshs-04204554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Premiers éléments d'enquête sur les professeur.es de yoga en France formé.es en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Marie-Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraysse Mélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lefèvre Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t>
+              <w:t xml:space="preserve">Desigualdades, Fronteras y Resiliencia. Sociología para crisis globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIV Congreso Español de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730404v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoga sur Instagram : Diffusion et appropriation des normes esthétiques genrées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia Marie-Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rizzardi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefèvre Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XIV Congreso español de Sociología : Desigualdades, fronteras y resiliencia. Sociología para crisis globales” 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación Española de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930213v1</w:t>
+                <w:t xml:space="preserve">hal-03730404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoga sur Instagram : Diffusion et appropriation des normes esthétiques genrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rizzardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoga et micropolitique du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2352,228 +2434,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer, convertir, transformer les corporéités genrées. L’incidence des socialisations secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03738227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures juvéniles de l’amour. Socialisation amoureuse et construction du genre par les pratiques culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2583,197 +2665,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de genre dans les comptes de yoga sur Instagram : Des masculinités réflexives et des féminités respectables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sportives dans les médias.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2842878795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages du médiévalisme en forêt de Brocéliande: topographie arthurienne et pratiques psychocorporelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Parsis-Barubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">human-hist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'évader au Moyen Age. Entre appropriations contemporaines et imaginaires de l'histoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions VIII, pp.65-75, 2022, 979-10-97336-11-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2783,219 +2865,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04020059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga, plus qu'un loisir, un travail sur soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3063,51 +3145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD03340A"/>
+    <w:nsid w:val="58F3076C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3294,51 +3376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melie-fraysse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1657-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176907858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Galy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2474289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Affre-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rizzardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.244.0259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hommel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723516655577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hommel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.290" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melie-fraysse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1657-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176907858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2474289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Affre-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rizzardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.244.0259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hommel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723516655577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hommel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>