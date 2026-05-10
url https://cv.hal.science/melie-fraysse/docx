--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -181,278 +181,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t>
+                <w:t xml:space="preserve">“Female” assets in a “male” persona: how fitness workers hybridise masculinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2474289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973382v1</w:t>
+                <w:t xml:space="preserve">hal-05022648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Female” assets in a “male” persona: how fitness workers hybridise masculinities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yoga practice through the prism of the quest for excitement: Emotional renewal and transcending the physical realities of the body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Galy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.23-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2474289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10126902251321723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022648v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El « cuidado de sí » entre el profesorado de yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociología del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -512,64 +512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rizzardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 244 (2), pp.259-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -603,77 +603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizar el comportamiento de los alumnos a través del yoga en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45, pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -698,77 +698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de contrôle de soi. Ressorts de l'engagement dans la pratique du yoga d'individus diplômés du « supérieur long »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -806,77 +806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps sexué au prisme du genre. Nouvelles problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Thug Love : des romans sentimentaux à l’épreuve de la classe et de la race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1001,51 +1001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de genre différenciés et positions éditoriales dans la presse sportive spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.39-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1092,51 +1092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Habitus and the Construction of Gender. The case of sport press male journalists in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations médiatiques du genre à l’épreuve de crises multiples. L’exemple des revues de Vélo Tout Terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1397,51 +1397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma dans la sensibilisation du public aux violences sexuelles dans le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international "#MeToo français dans le cinéma et les médias"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1466,51 +1466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminités et masculinités. Repenser l'hégémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, féminités et masculinités dans le sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire L-Vis, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1535,64 +1535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité, quête et optimisation de soi. Être chamane, sorcière et praticien.ne en énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Rencontres Aiôn : une université d’été autour de la thématique des imaginaires du temps.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire C3S Besançon, Jun 2024, Val D'Ajol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1617,77 +1617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Superación personal » y moral ascética entre los practicantes de yoga en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#SociologíaParaLaSociedadDigital, XV Congreso Español de Sociología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federación Española de Sociología, Jun 2024, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une atténuation de l'emphasized feminity et de la masculinité hégémonique : des masculinités et des féminités « respectables ». L'exemple des comptes Instagram de yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,77 +1794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de soi : Ressorts de l’engagement dans la pratique «corps et âme» du yoga d’individus diplômés du «supérieur long»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1902,64 +1902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l'Inde et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,51 +2036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Voix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraysse Mélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desigualdades, Fronteras y Resiliencia. Sociología para crisis globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIV Congreso Español de Sociología y el Departamento de Sociología de la Universidad de Murcia., Jun 2022, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2118,64 +2118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociodemografía del yoga en Francia. Primeros elementos de análisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Marie-Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefèvre Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga sur Instagram : Diffusion et appropriation des normes esthétiques genrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,77 +2308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga et micropolitique du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2448,77 +2448,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer, convertir, transformer les corporéités genrées. L’incidence des socialisations secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Albenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2679,51 +2679,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de genre dans les comptes de yoga sur Instagram : Des masculinités réflexives et des féminités respectables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Affre-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages du médiévalisme en forêt de Brocéliande: topographie arthurienne et pratiques psychocorporelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Parsis-Barubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2879,77 +2879,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques du yoga. Une circulation des savoirs yogiques entre l’Inde et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2967,51 +2967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga, plus qu'un loisir, un travail sur soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58F3076C"/>
+    <w:nsid w:val="347432EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3376,51 +3376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melie-fraysse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1657-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176907858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2474289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Affre-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rizzardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.244.0259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hommel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723516655577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hommel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melie-fraysse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1657-4319" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176907858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Galy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Fraysse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2474289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251321723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/socioldeporte.11804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Affre-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rizzardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.244.0259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hommel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723516655577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03992588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Marie-Carmen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse M&#233;lie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Brice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hommel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>