--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melika Baklouti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automated sensitivity-based approach for simplifying marine biogeochemical models for targeted applications: A case study with the Eco3M-MED model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 514, pp.111491. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of vertical variation and temporal frequency of the chlorophyll forcing field on modelled temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.102490. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Generic Method to Identify Parameters in Complex and Embedded Geophysical Models: The Example of Turbulent Mixing in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of using cell quotas in addition to intracellular elemental ratios in flexible-stoichiometry Plankton functional type models. Application to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.1-50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.102242. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factors favoring Mnemiopsis leidyi individuals growth and population outbreaks: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.14-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tronczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.140-155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fumenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Berman-Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmiéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A High-Resolution (1.2 km) Modeling of the North-Western Mediterranean Sea Routinely Run by the PREViMer Operational Forecast System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A HIGH-RESOLUTION (1.2 KM) MODELING OF THE NORTH-WESTERN MEDITERRANEAN SEA ROUTINELY RUN BY THEPREVIMER OPERATIONAL FORECAST SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea : a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.179-207. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0669-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of periodic nutrient input rate on trophic chain properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simplification of models using regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (79), pp.20120613. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2012.0613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of plankton dynamics under osmotic stress in the Senegal River Estuary, West Africa, using a 3D mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevaliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222, pp.2704-2721. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton population model coupled to a biogeochemical model of the North Western Mediterranean Sea ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (21), pp.2865-2876. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the French Guiana continental shelf circulation and its relation to the North Brazil Current retroflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (C2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanistic formulations depicting phytoplankton dynamics for models of marine pelagic ecosystems and description of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori hazard analysis and feedback information of an accidental event in the grains storage of an agrochemical product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and sensitivity analysis of a mechanistic phytoplankton model implemented in a new modular numerical tool Eco3M dedicated to biogeochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.34-58. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse a posteriori et retour d’expérience d’un événement accidentel survenu dans un silo de stockage de produit agrochimique en grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10° Congrès de la SFGP : le génie des procédés vers de nouveaux espaces Toulouse 2005 (CD-ROM), 92 (Papier I-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Wind and Rivers on Current, Salinity and Temperature over the French Guiana Continental Shelf during the Rainy Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramamonjarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1183-1197. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0059R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic monitoring tools for water characteristics assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2003.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the atmospheric corrosion on metal containers in industrial waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B85, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion atmosphérique en entreposage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.259-266. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement de la corrosion galvanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matlosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92 (805), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient self-heating in storage of bulk reactive solids: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (9), pp.730-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot-wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/htrt122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot - wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29, pp.295-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the measurement of diffusion coefficients in a restricted diffusion cell: Case of binary electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathurin Nzikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisches Verhalten von durchgehenden Reaktionen in Anhäufungen granulierter staubförmiger Stoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 69, pp.1441-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicherheitsaspekte bei der Lagerung von Schüttgütern-Untersuchung für die Bedingungen des thermischen Durchgangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.1124-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des stockages de matériaux en grains - Influence de la conductivité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (42), pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vertical variability and temporal frequency of the chlorophyll forcing field on temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Med-CORDEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will climate change affect the planktonic food web and the biogeochemistry of the Mediterranean Sea according to the RCP 8.5 scenario ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Austria. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new estimation of water and nutrients (N & P) discharge to the Mediterranean Sea from the LPJmL model: modelling the dynamics of the land-sea nutrient transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online (covid19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in rivers inputs during the last decades on the biogeochemistry of the eastern Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in rivers inputs in the last decades induced significant changes in the biogeochemistry of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent parameters identification in the marine surface layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Scientific School for Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea: a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the wave-induced free surface boundary layer in a canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alessandrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating multi-source uncertainties in marine biogeochemical modelling: a case study on the Eco3M-Med model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, GLASGOW, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX - Model of the Regional Coupled Earth system (MORCE): application to process and climate studies in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH224A, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et chimie du milieu marin: circulation des masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Guiral &amp; R Leguen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen IRD, pp.22-27, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité du milieu marin : Le phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guiral, Daniel; Le Guen, Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen, pp.48-53, 2012, 978-2-915964-05-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPJmL-Med – Modelling the dynamics of the land-sea nutrient transfer over the Mediterranean region–version 1: Model description and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ostberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la conductivité thermique effective de milieux poreux granulaires par la méthode du fil chaud en régime transitoire : modélisation et expériences. Application à la sureté des stockages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL010N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melika Baklouti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automated sensitivity-based approach for simplifying marine biogeochemical models for targeted applications: A case study with the Eco3M-MED model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 514, pp.111491. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of vertical variation and temporal frequency of the chlorophyll forcing field on modelled temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.102490. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Generic Method to Identify Parameters in Complex and Embedded Geophysical Models: The Example of Turbulent Mixing in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of using cell quotas in addition to intracellular elemental ratios in flexible-stoichiometry Plankton functional type models. Application to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.1-50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.102242. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factors favoring Mnemiopsis leidyi individuals growth and population outbreaks: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.14-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tronczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.140-155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fumenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Berman-Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmiéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea : a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.179-207. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0669-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A HIGH-RESOLUTION (1.2 KM) MODELING OF THE NORTH-WESTERN MEDITERRANEAN SEA ROUTINELY RUN BY THEPREVIMER OPERATIONAL FORECAST SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A High-Resolution (1.2 km) Modeling of the North-Western Mediterranean Sea Routinely Run by the PREViMer Operational Forecast System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of periodic nutrient input rate on trophic chain properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simplification of models using regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (79), pp.20120613. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2012.0613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of plankton dynamics under osmotic stress in the Senegal River Estuary, West Africa, using a 3D mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevaliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222, pp.2704-2721. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton population model coupled to a biogeochemical model of the North Western Mediterranean Sea ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (21), pp.2865-2876. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the French Guiana continental shelf circulation and its relation to the North Brazil Current retroflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (C2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori hazard analysis and feedback information of an accidental event in the grains storage of an agrochemical product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and sensitivity analysis of a mechanistic phytoplankton model implemented in a new modular numerical tool Eco3M dedicated to biogeochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.34-58. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanistic formulations depicting phytoplankton dynamics for models of marine pelagic ecosystems and description of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse a posteriori et retour d’expérience d’un événement accidentel survenu dans un silo de stockage de produit agrochimique en grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10° Congrès de la SFGP : le génie des procédés vers de nouveaux espaces Toulouse 2005 (CD-ROM), 92 (Papier I-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Wind and Rivers on Current, Salinity and Temperature over the French Guiana Continental Shelf during the Rainy Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramamonjarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1183-1197. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0059R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic monitoring tools for water characteristics assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2003.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the atmospheric corrosion on metal containers in industrial waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B85, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion atmosphérique en entreposage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.259-266. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement de la corrosion galvanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matlosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92 (805), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient self-heating in storage of bulk reactive solids: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (9), pp.730-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisches Verhalten von durchgehenden Reaktionen in Anhäufungen granulierter staubförmiger Stoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 69, pp.1441-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the measurement of diffusion coefficients in a restricted diffusion cell: Case of binary electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathurin Nzikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot - wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29, pp.295-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot-wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/htrt122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicherheitsaspekte bei der Lagerung von Schüttgütern-Untersuchung für die Bedingungen des thermischen Durchgangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.1124-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des stockages de matériaux en grains - Influence de la conductivité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (42), pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vertical variability and temporal frequency of the chlorophyll forcing field on temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Med-CORDEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in rivers inputs during the last decades on the biogeochemistry of the eastern Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new estimation of water and nutrients (N & P) discharge to the Mediterranean Sea from the LPJmL model: modelling the dynamics of the land-sea nutrient transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online (covid19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will climate change affect the planktonic food web and the biogeochemistry of the Mediterranean Sea according to the RCP 8.5 scenario ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Austria. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in rivers inputs in the last decades induced significant changes in the biogeochemistry of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent parameters identification in the marine surface layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Scientific School for Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea: a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the wave-induced free surface boundary layer in a canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alessandrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating multi-source uncertainties in marine biogeochemical modelling: a case study on the Eco3M-Med model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, GLASGOW, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX - Model of the Regional Coupled Earth system (MORCE): application to process and climate studies in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH224A, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et chimie du milieu marin: circulation des masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Guiral &amp; R Leguen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen IRD, pp.22-27, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité du milieu marin : Le phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guiral, Daniel; Le Guen, Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen, pp.48-53, 2012, 978-2-915964-05-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPJmL-Med – Modelling the dynamics of the land-sea nutrient transfer over the Mediterranean region–version 1: Model description and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ostberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la conductivité thermique effective de milieux poreux granulaires par la méthode du fil chaud en régime transitoire : modélisation et expériences. Application à la sureté des stockages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL010N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03323385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronczy&#324;ski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.01.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaliera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP20JR4Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenhauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZJHVTZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froidefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gustin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.12.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50P5ZGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gustin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramamonjarisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0059R.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bont&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2003.0124" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mazaudier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TX2P0C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matlosz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schrauwen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01968437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt122" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746914v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04180-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRTGDXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13478" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13494" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962904v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaussaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Ternon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03093154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ostberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baklouti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL010N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03323385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronczy&#324;ski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.01.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaliera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corbin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP20JR4Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenhauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZJHVTZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froidefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gustin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50P5ZGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gustin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramamonjarisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0059R.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bont&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2003.0124" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mazaudier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TX2P0C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matlosz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schrauwen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01968437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04180-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRTGDXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt122" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13494" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13478" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaussaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Ternon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03093154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ostberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baklouti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL010N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>