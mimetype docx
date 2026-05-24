--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melika Baklouti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automated sensitivity-based approach for simplifying marine biogeochemical models for targeted applications: A case study with the Eco3M-MED model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 514, pp.111491. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of vertical variation and temporal frequency of the chlorophyll forcing field on modelled temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.102490. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Generic Method to Identify Parameters in Complex and Embedded Geophysical Models: The Example of Turbulent Mixing in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of using cell quotas in addition to intracellular elemental ratios in flexible-stoichiometry Plankton functional type models. Application to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.1-50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.102242. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factors favoring Mnemiopsis leidyi individuals growth and population outbreaks: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.14-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tronczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.140-155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fumenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Berman-Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmiéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea : a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.179-207. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0669-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A HIGH-RESOLUTION (1.2 KM) MODELING OF THE NORTH-WESTERN MEDITERRANEAN SEA ROUTINELY RUN BY THEPREVIMER OPERATIONAL FORECAST SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A High-Resolution (1.2 km) Modeling of the North-Western Mediterranean Sea Routinely Run by the PREViMer Operational Forecast System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of periodic nutrient input rate on trophic chain properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simplification of models using regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (79), pp.20120613. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2012.0613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of plankton dynamics under osmotic stress in the Senegal River Estuary, West Africa, using a 3D mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevaliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222, pp.2704-2721. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton population model coupled to a biogeochemical model of the North Western Mediterranean Sea ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (21), pp.2865-2876. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the French Guiana continental shelf circulation and its relation to the North Brazil Current retroflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (C2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori hazard analysis and feedback information of an accidental event in the grains storage of an agrochemical product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and sensitivity analysis of a mechanistic phytoplankton model implemented in a new modular numerical tool Eco3M dedicated to biogeochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.34-58. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanistic formulations depicting phytoplankton dynamics for models of marine pelagic ecosystems and description of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse a posteriori et retour d’expérience d’un événement accidentel survenu dans un silo de stockage de produit agrochimique en grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10° Congrès de la SFGP : le génie des procédés vers de nouveaux espaces Toulouse 2005 (CD-ROM), 92 (Papier I-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Wind and Rivers on Current, Salinity and Temperature over the French Guiana Continental Shelf during the Rainy Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramamonjarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1183-1197. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0059R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic monitoring tools for water characteristics assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2003.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the atmospheric corrosion on metal containers in industrial waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B85, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion atmosphérique en entreposage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.259-266. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement de la corrosion galvanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matlosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92 (805), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient self-heating in storage of bulk reactive solids: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (9), pp.730-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisches Verhalten von durchgehenden Reaktionen in Anhäufungen granulierter staubförmiger Stoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 69, pp.1441-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the measurement of diffusion coefficients in a restricted diffusion cell: Case of binary electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathurin Nzikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot - wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29, pp.295-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot-wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/htrt122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicherheitsaspekte bei der Lagerung von Schüttgütern-Untersuchung für die Bedingungen des thermischen Durchgangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.1124-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des stockages de matériaux en grains - Influence de la conductivité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (42), pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vertical variability and temporal frequency of the chlorophyll forcing field on temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Med-CORDEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in rivers inputs during the last decades on the biogeochemistry of the eastern Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new estimation of water and nutrients (N & P) discharge to the Mediterranean Sea from the LPJmL model: modelling the dynamics of the land-sea nutrient transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online (covid19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will climate change affect the planktonic food web and the biogeochemistry of the Mediterranean Sea according to the RCP 8.5 scenario ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Austria. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in rivers inputs in the last decades induced significant changes in the biogeochemistry of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent parameters identification in the marine surface layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Scientific School for Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea: a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the wave-induced free surface boundary layer in a canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alessandrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating multi-source uncertainties in marine biogeochemical modelling: a case study on the Eco3M-Med model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, GLASGOW, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX - Model of the Regional Coupled Earth system (MORCE): application to process and climate studies in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH224A, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et chimie du milieu marin: circulation des masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Guiral &amp; R Leguen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen IRD, pp.22-27, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité du milieu marin : Le phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guiral, Daniel; Le Guen, Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen, pp.48-53, 2012, 978-2-915964-05-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPJmL-Med – Modelling the dynamics of the land-sea nutrient transfer over the Mediterranean region–version 1: Model description and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ostberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la conductivité thermique effective de milieux poreux granulaires par la méthode du fil chaud en régime transitoire : modélisation et expériences. Application à la sureté des stockages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL010N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melika Baklouti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automated sensitivity-based approach for simplifying marine biogeochemical models for targeted applications: A case study with the Eco3M-MED model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 514, pp.111491. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of vertical variation and temporal frequency of the chlorophyll forcing field on modelled temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.102490. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast and Generic Method to Identify Parameters in Complex and Embedded Geophysical Models: The Example of Turbulent Mixing in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of using cell quotas in addition to intracellular elemental ratios in flexible-stoichiometry Plankton functional type models. Application to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.1-50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Effects of Climate-Induced Changes in Hydrodynamics on the Biogeochemistry of the Mediterranean Sea Under the RCP 8.5 Regional Climate Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.563615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in rivers inputs during the last decades significantly impacted the biogeochemistry of the eastern Mediterranean basin: A modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.102242. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factors favoring Mnemiopsis leidyi individuals growth and population outbreaks: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.14-35. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tronczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.140-155. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fumenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Berman-Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guyennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmiéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A High-Resolution (1.2 km) Modeling of the North-Western Mediterranean Sea Routinely Run by the PREViMer Operational Forecast System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENOR: A HIGH-RESOLUTION (1.2 KM) MODELING OF THE NORTH-WESTERN MEDITERRANEAN SEA ROUTINELY RUN BY THEPREVIMER OPERATIONAL FORECAST SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea : a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.179-207. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0669-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of periodic nutrient input rate on trophic chain properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simplification of models using regression trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (79), pp.20120613. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2012.0613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of the Regional Coupled Earth system (MORCE): Application to process and climate studies in vulnerable regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of DOC in Low Phosphate Low Chlorophyll (LPLC) area: is it related to higher production under high N:P ratio?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mauriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.933-950. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-933-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of plankton dynamics under osmotic stress in the Senegal River Estuary, West Africa, using a 3D mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevaliera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222, pp.2704-2721. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton population model coupled to a biogeochemical model of the North Western Mediterranean Sea ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (21), pp.2865-2876. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the French Guiana continental shelf circulation and its relation to the North Brazil Current retroflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (C2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanistic formulations depicting phytoplankton dynamics for models of marine pelagic ecosystems and description of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and sensitivity analysis of a mechanistic phytoplankton model implemented in a new modular numerical tool Eco3M dedicated to biogeochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1), pp.34-58. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2006.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori hazard analysis and feedback information of an accidental event in the grains storage of an agrochemical product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (6), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse a posteriori et retour d’expérience d’un événement accidentel survenu dans un silo de stockage de produit agrochimique en grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10° Congrès de la SFGP : le génie des procédés vers de nouveaux espaces Toulouse 2005 (CD-ROM), 92 (Papier I-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Wind and Rivers on Current, Salinity and Temperature over the French Guiana Continental Shelf during the Rainy Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramamonjarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1183-1197. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0059R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic monitoring tools for water characteristics assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.351-357. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2003.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the atmospheric corrosion on metal containers in industrial waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, B85, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion atmosphérique en entreposage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Midoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.259-266. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enseignement de la corrosion galvanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matlosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 92 (805), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient self-heating in storage of bulk reactive solids: modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (9), pp.730-733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot-wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/htrt122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamisches Verhalten von durchgehenden Reaktionen in Anhäufungen granulierter staubförmiger Stoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 69, pp.1441-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the measurement of diffusion coefficients in a restricted diffusion cell: Case of binary electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathurin Nzikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lapicque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (2), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermal conductivity measurements by the transient hot - wire method: investigation of the interpretation procedure of experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperatures-High Pressures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29, pp.295-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicherheitsaspekte bei der Lagerung von Schüttgütern-Untersuchung für die Bedingungen des thermischen Durchgangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie Ingenieur Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.1124-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des stockages de matériaux en grains - Influence de la conductivité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (42), pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vertical variability and temporal frequency of the chlorophyll forcing field on temperature in the Mediterranean Sea and potential implications for regional climate projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pennel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Med-CORDEX Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will climate change affect the planktonic food web and the biogeochemistry of the Mediterranean Sea according to the RCP 8.5 scenario ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, Austria. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new estimation of water and nutrients (N & P) discharge to the Mediterranean Sea from the LPJmL model: modelling the dynamics of the land-sea nutrient transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online (covid19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in rivers inputs during the last decades on the biogeochemistry of the eastern Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophile Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in rivers inputs in the last decades induced significant changes in the biogeochemistry of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd CIESM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent parameters identification in the marine surface layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Scientific School for Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of PCB trophic transfer in the Gulf of Lions; 3D coupled model application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea: a 3D modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Alekseenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the wave-induced free surface boundary layer in a canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kimmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alessandrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating multi-source uncertainties in marine biogeochemical modelling: a case study on the Eco3M-Med model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, GLASGOW, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX - Model of the Regional Coupled Earth system (MORCE): application to process and climate studies in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesandro Anav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stéfanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.TH224A, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et chimie du milieu marin: circulation des masses d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D Guiral &amp; R Leguen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen IRD, pp.22-27, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité du milieu marin : Le phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guiral, Daniel; Le Guen, Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guyane Océane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Roger Leguen, pp.48-53, 2012, 978-2-915964-05-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPJmL-Med – Modelling the dynamics of the land-sea nutrient transfer over the Mediterranean region–version 1: Model description and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberte Bondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ostberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la conductivité thermique effective de milieux poreux granulaires par la méthode du fil chaud en régime transitoire : modélisation et expériences. Application à la sureté des stockages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL010N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03323385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronczy&#324;ski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.01.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaliera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corbin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP20JR4Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenhauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZJHVTZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froidefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gustin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.12.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50P5ZGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gustin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramamonjarisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0059R.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bont&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2003.0124" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mazaudier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TX2P0C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matlosz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schrauwen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01968437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04180-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRTGDXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt122" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962004v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13494" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13478" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaussaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Ternon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03093154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ostberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baklouti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL010N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03323385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pag&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03064361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.563615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pag&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronczy&#324;ski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.01.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesandro Anav" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.01.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSVFJMDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mauriac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-933-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaliera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Corbin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.04.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP20JR4Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenhauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZJHVTZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devenon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froidefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN050M8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2006.05.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6CBKNDN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gustin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50P5ZGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gustin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramamonjarisoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0059R.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bont&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2003.0124" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mazaudier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TX2P0C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matlosz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schrauwen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01968437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htrt122" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04180-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZRTGDXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13478" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13494" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962904v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Thouvenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaussaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Ternon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03093154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ostberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baklouti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL010N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>