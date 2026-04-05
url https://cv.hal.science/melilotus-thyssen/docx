--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melilotus Thyssen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mélilotus Thyssen CNRS Researcher, Marine microbial Ecologist and Biogeochemist </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the Natural Phytoplankton Assemblage to Patagonian Dust Input and Anthropogenic Changes in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF005762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Optimization of Phytoplankton Analysis in Natural Waters Using CytoSense Flow Cytometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedy Aardema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community structure on the southern elephant seals' foraging activity within the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sari El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.620. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Zukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, size distribution, and hygroscopic properties of marine aerosols in the southwestern Indian Ocean: results of six campaigns of shipborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Dournaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Pianezze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (17), pp.10315-10335. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-10315-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carbonate system time series in the Eastern Mediterranean Sea. Two years of high-frequency in-situ observations and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stamataki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pettas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michelinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.3821-3849. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1348161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition on the dynamics of ultraphytoplanktonic populations in the Gulf of Gabès during an intense dust event (MERITE-HIPPOCAMPE campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bellaaj Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116059. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03948246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Upwelling Events Trigger Delayed, Major, and Reproducible Pico‐Nanophytoplankton Responses in Coastal Oligotrophic Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed export of carbon in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jenkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Oceanology and Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00343-022-2026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of flow cytometric phytoplankton functional groups using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring vertical velocities with ADCPs in low-energy ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.1669-1684. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-21-0180.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton community structure in subsurface waters along a North-South Mediterranean transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.113977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable vocabulary for marine microbial flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), 13p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.975877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Zäncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.6455-6477. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6455-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Verneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.3561-3574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.248-259. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the scattering properties of phytoplankton cells from flow cytometry measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1-24 / e0181180. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of individual particles from cytometry: tests on phytoplankton cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (21), pp.24188-24212. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.024188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution analysis of a North Sea phytoplankton community structure based on in situ flow cytometry observations and potential implication for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rijkeboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (13), pp.4051-4066. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-4051-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial variability of phytoplankton assessed by flow cytometry,in a dynamic productive coastal area, in spring: The eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.214-223. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of backscattering cross section of individual particles from cytometric measurements: a new methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dubelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (24), pp.31510-31533. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.031510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the spring bloom in the northwestern Mediterranean Sea: influence of environmental pulse events on the in situ hourly-scale dynamics of the phytoplankton community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.article n°387. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enhanced temperature and ultraviolet B radiation on a natural plankton community of the Beagle Channel (southern Argentina): a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (2), pp.156-174. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral fluorometric characterization of Haptophyte dynamics using the FluoroProbe: an application in the eastern English Channel for monitoring Phaeocystis globosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schimtt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95;107. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis and Classification of Phytoplankton Based on data from an Automated Flow Cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79A, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution during two contrasted summers in a Mediterranean harbour: combining automated submersible flow cytometry with conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Beker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Ediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton basin-scale distribution in the eastern Mediterranean Sea in winter : link to hydrodynamism and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (7), pp.2227-2244. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2227-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the North East Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-569-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term vaiation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.1027-1040. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure along 18°W (39°N–44.5°N) in the NE Atlantic in late summer 2001 (POMME programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (1-2), pp.46 - 62. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1027-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the north east Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.2471-2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Latin American and Caribbean international census of marine microbes (LACar ICoMM): overview of some current research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paranhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl.1), pp.183-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of automated high-frequency flow cytometry: revealing temporal and spatial phytoplankton variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen A. Tarran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.333-343. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among Several Key Cell Cycle Events in the Developmental Cyanobacterium Anabaena sp. Strain PCC 7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Cai Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 188/16, pp.5958-5965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bactericidal effect of TiO2 photocatalysis involves adsorption onto catalyst and the loss of membrane integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Pulgarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Dukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 258, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maixandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila I. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the phytoplankton community structure in the western Mediterranean Sea using automated flow cytometry on a Voluntary Observing Ship during fall/winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integration of new data describing biological essential ocean variables from marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 - Aquatic Sciences for a Sustainable Future: Nurturing Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caille Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JERICO-RI network of coastal observatories, proof of concept for Pilot Supersites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka V Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Tamminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Petihakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution in the Western Mediterranean sea using automated flow cytometry onboard the ferryline &amp;quot;Le Carthage&amp;quot; (CTN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferrybox workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research developments in automated flow cytometry unravel multiple drivers of aquatic microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelicque White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights for direct in situ measurement of oceanic vertical velocities in fine-scale studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard vocabulary, consensual functional groups and automated classification for phytoplankton high throughput datasets using automated flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, On line, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian strategy for in situ sampling the physical-biological coupling at fine scale : the PROTEVSMED-SWOT 2018 cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On-line, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ et à haute fréquence de la dynamique des assemblages phytoplanctoniques dans l'étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagun'R - Rencontres scientifiques autour de l'étang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Aix-en-Provence, France. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial High-Frequency Monitoring of Phytoplankton by Automated Flow Cytometry and Pulse-Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melilotus Thyssen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mélilotus Thyssen CNRS Researcher, Marine microbial Ecologist and Biogeochemist </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community structure on the southern elephant seals' foraging activity within the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sari El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.620. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Zukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, size distribution, and hygroscopic properties of marine aerosols in the southwestern Indian Ocean: results of six campaigns of shipborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Dournaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Pianezze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (17), pp.10315-10335. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-10315-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the Natural Phytoplankton Assemblage to Patagonian Dust Input and Anthropogenic Changes in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF005762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Optimization of Phytoplankton Analysis in Natural Waters Using CytoSense Flow Cytometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedy Aardema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carbonate system time series in the Eastern Mediterranean Sea. Two years of high-frequency in-situ observations and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stamataki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pettas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michelinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.3821-3849. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1348161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition on the dynamics of ultraphytoplanktonic populations in the Gulf of Gabès during an intense dust event (MERITE-HIPPOCAMPE campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bellaaj Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116059. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Upwelling Events Trigger Delayed, Major, and Reproducible Pico‐Nanophytoplankton Responses in Coastal Oligotrophic Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03948246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed export of carbon in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jenkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Oceanology and Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00343-022-2026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of flow cytometric phytoplankton functional groups using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring vertical velocities with ADCPs in low-energy ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.1669-1684. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-21-0180.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton community structure in subsurface waters along a North-South Mediterranean transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.113977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable vocabulary for marine microbial flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), 13p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.975877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Zäncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.6455-6477. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6455-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Verneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.3561-3574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.248-259. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the scattering properties of phytoplankton cells from flow cytometry measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1-24 / e0181180. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of individual particles from cytometry: tests on phytoplankton cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (21), pp.24188-24212. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.024188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution analysis of a North Sea phytoplankton community structure based on in situ flow cytometry observations and potential implication for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rijkeboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (13), pp.4051-4066. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-4051-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial variability of phytoplankton assessed by flow cytometry,in a dynamic productive coastal area, in spring: The eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.214-223. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of backscattering cross section of individual particles from cytometric measurements: a new methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dubelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (24), pp.31510-31533. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.031510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enhanced temperature and ultraviolet B radiation on a natural plankton community of the Beagle Channel (southern Argentina): a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (2), pp.156-174. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the spring bloom in the northwestern Mediterranean Sea: influence of environmental pulse events on the in situ hourly-scale dynamics of the phytoplankton community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.article n°387. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral fluorometric characterization of Haptophyte dynamics using the FluoroProbe: an application in the eastern English Channel for monitoring Phaeocystis globosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schimtt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis and Classification of Phytoplankton Based on data from an Automated Flow Cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79A, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95;107. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution during two contrasted summers in a Mediterranean harbour: combining automated submersible flow cytometry with conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Beker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Ediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton basin-scale distribution in the eastern Mediterranean Sea in winter : link to hydrodynamism and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (7), pp.2227-2244. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2227-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term vaiation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.1027-1040. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the North East Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-569-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1027-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Latin American and Caribbean international census of marine microbes (LACar ICoMM): overview of some current research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paranhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl.1), pp.183-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the north east Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.2471-2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of automated high-frequency flow cytometry: revealing temporal and spatial phytoplankton variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen A. Tarran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.333-343. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure along 18°W (39°N–44.5°N) in the NE Atlantic in late summer 2001 (POMME programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (1-2), pp.46 - 62. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bactericidal effect of TiO2 photocatalysis involves adsorption onto catalyst and the loss of membrane integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Pulgarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Dukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 258, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among Several Key Cell Cycle Events in the Developmental Cyanobacterium Anabaena sp. Strain PCC 7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Cai Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 188/16, pp.5958-5965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maixandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila I. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caille Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JERICO-RI network of coastal observatories, proof of concept for Pilot Supersites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka V Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Tamminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Petihakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research developments in automated flow cytometry unravel multiple drivers of aquatic microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelicque White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution in the Western Mediterranean sea using automated flow cytometry onboard the ferryline &amp;quot;Le Carthage&amp;quot; (CTN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferrybox workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights for direct in situ measurement of oceanic vertical velocities in fine-scale studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard vocabulary, consensual functional groups and automated classification for phytoplankton high throughput datasets using automated flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integration of new data describing biological essential ocean variables from marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 - Aquatic Sciences for a Sustainable Future: Nurturing Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the phytoplankton community structure in the western Mediterranean Sea using automated flow cytometry on a Voluntary Observing Ship during fall/winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, On line, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian strategy for in situ sampling the physical-biological coupling at fine scale : the PROTEVSMED-SWOT 2018 cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On-line, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ et à haute fréquence de la dynamique des assemblages phytoplanctoniques dans l'étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagun'R - Rencontres scientifiques autour de l'étang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Aix-en-Provence, France. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial High-Frequency Monitoring of Phytoplankton by Automated Flow Cytometry and Pulse-Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delis&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Haraguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Aardema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sari El Dine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dufor&#234;t-Gaurier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08049-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10315-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frangoulis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stamataki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelinakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1348161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jenkinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00343-022-2026-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03688058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10493" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moutier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181180" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.024188" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyssen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijkeboer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4051-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guiselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubelaar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031510" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00387" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Almandoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernando" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01694" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schimtt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreyra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schloss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferreyra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schloss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNB365W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Malkassian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Dijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21035" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Ediger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidussi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2227-2010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-569-2009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.06.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6HDQFJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paranhos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piccini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691254v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen A. Tarran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Zubkov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Holland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sakr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gogniat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dukan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sammari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Ismail" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrisson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419497v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Garcia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_53" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sari El Dine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dufor&#234;t-Gaurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08049-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10315-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delis&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Haraguchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Aardema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frangoulis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stamataki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelinakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1348161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jenkinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00343-022-2026-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03688058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10493" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moutier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181180" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.024188" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyssen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijkeboer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4051-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guiselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubelaar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031510" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Almandoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01694" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00387" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schimtt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Malkassian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Dijk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreyra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schloss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferreyra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schloss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNB365W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Ediger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidussi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2227-2010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-569-2009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paranhos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piccini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen A. Tarran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Zubkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Holland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886950v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.06.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6HDQFJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gogniat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dukan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sakr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sammari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Ismail" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419497v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrisson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419485v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Garcia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_53" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>