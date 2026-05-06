--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melilotus Thyssen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mélilotus Thyssen CNRS Researcher, Marine microbial Ecologist and Biogeochemist </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community structure on the southern elephant seals' foraging activity within the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sari El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.620. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Zukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, size distribution, and hygroscopic properties of marine aerosols in the southwestern Indian Ocean: results of six campaigns of shipborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Dournaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Pianezze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (17), pp.10315-10335. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-10315-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the Natural Phytoplankton Assemblage to Patagonian Dust Input and Anthropogenic Changes in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF005762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Optimization of Phytoplankton Analysis in Natural Waters Using CytoSense Flow Cytometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedy Aardema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carbonate system time series in the Eastern Mediterranean Sea. Two years of high-frequency in-situ observations and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stamataki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pettas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michelinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.3821-3849. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1348161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition on the dynamics of ultraphytoplanktonic populations in the Gulf of Gabès during an intense dust event (MERITE-HIPPOCAMPE campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bellaaj Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116059. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Upwelling Events Trigger Delayed, Major, and Reproducible Pico‐Nanophytoplankton Responses in Coastal Oligotrophic Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03948246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed export of carbon in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jenkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Oceanology and Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00343-022-2026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of flow cytometric phytoplankton functional groups using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring vertical velocities with ADCPs in low-energy ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.1669-1684. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-21-0180.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton community structure in subsurface waters along a North-South Mediterranean transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.113977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable vocabulary for marine microbial flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), 13p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.975877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Zäncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.6455-6477. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6455-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Verneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.3561-3574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.248-259. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the scattering properties of phytoplankton cells from flow cytometry measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1-24 / e0181180. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of individual particles from cytometry: tests on phytoplankton cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (21), pp.24188-24212. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.024188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution analysis of a North Sea phytoplankton community structure based on in situ flow cytometry observations and potential implication for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rijkeboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (13), pp.4051-4066. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-4051-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial variability of phytoplankton assessed by flow cytometry,in a dynamic productive coastal area, in spring: The eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.214-223. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of backscattering cross section of individual particles from cytometric measurements: a new methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dubelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (24), pp.31510-31533. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.031510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enhanced temperature and ultraviolet B radiation on a natural plankton community of the Beagle Channel (southern Argentina): a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (2), pp.156-174. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the spring bloom in the northwestern Mediterranean Sea: influence of environmental pulse events on the in situ hourly-scale dynamics of the phytoplankton community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.article n°387. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral fluorometric characterization of Haptophyte dynamics using the FluoroProbe: an application in the eastern English Channel for monitoring Phaeocystis globosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schimtt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis and Classification of Phytoplankton Based on data from an Automated Flow Cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79A, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95;107. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution during two contrasted summers in a Mediterranean harbour: combining automated submersible flow cytometry with conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Beker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Ediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton basin-scale distribution in the eastern Mediterranean Sea in winter : link to hydrodynamism and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (7), pp.2227-2244. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2227-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term vaiation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.1027-1040. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the North East Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-569-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1027-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Latin American and Caribbean international census of marine microbes (LACar ICoMM): overview of some current research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paranhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl.1), pp.183-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the north east Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.2471-2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of automated high-frequency flow cytometry: revealing temporal and spatial phytoplankton variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen A. Tarran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.333-343. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure along 18°W (39°N–44.5°N) in the NE Atlantic in late summer 2001 (POMME programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (1-2), pp.46 - 62. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bactericidal effect of TiO2 photocatalysis involves adsorption onto catalyst and the loss of membrane integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Pulgarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Dukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 258, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among Several Key Cell Cycle Events in the Developmental Cyanobacterium Anabaena sp. Strain PCC 7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Cai Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 188/16, pp.5958-5965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maixandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila I. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caille Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JERICO-RI network of coastal observatories, proof of concept for Pilot Supersites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka V Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Tamminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Petihakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research developments in automated flow cytometry unravel multiple drivers of aquatic microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelicque White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution in the Western Mediterranean sea using automated flow cytometry onboard the ferryline &amp;quot;Le Carthage&amp;quot; (CTN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferrybox workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights for direct in situ measurement of oceanic vertical velocities in fine-scale studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard vocabulary, consensual functional groups and automated classification for phytoplankton high throughput datasets using automated flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integration of new data describing biological essential ocean variables from marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 - Aquatic Sciences for a Sustainable Future: Nurturing Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the phytoplankton community structure in the western Mediterranean Sea using automated flow cytometry on a Voluntary Observing Ship during fall/winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, On line, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian strategy for in situ sampling the physical-biological coupling at fine scale : the PROTEVSMED-SWOT 2018 cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On-line, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ et à haute fréquence de la dynamique des assemblages phytoplanctoniques dans l'étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagun'R - Rencontres scientifiques autour de l'étang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Aix-en-Provence, France. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial High-Frequency Monitoring of Phytoplankton by Automated Flow Cytometry and Pulse-Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melilotus Thyssen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mélilotus Thyssen CNRS Researcher, Marine microbial Ecologist and Biogeochemist </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community structure on the southern elephant seals' foraging activity within the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sari El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.620. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Zukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, size distribution, and hygroscopic properties of marine aerosols in the southwestern Indian Ocean: results of six campaigns of shipborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Dournaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Pianezze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (17), pp.10315-10335. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-10315-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practices for Optimization of Phytoplankton Analysis in Natural Waters Using CytoSense Flow Cytometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéline Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Haraguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedy Aardema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the Natural Phytoplankton Assemblage to Patagonian Dust Input and Anthropogenic Changes in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF005762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carbonate system time series in the Eastern Mediterranean Sea. Two years of high-frequency in-situ observations and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stamataki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pettas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michelinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.3821-3849. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1348161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition on the dynamics of ultraphytoplanktonic populations in the Gulf of Gabès during an intense dust event (MERITE-HIPPOCAMPE campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Khammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bellaaj Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116059. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Upwelling Events Trigger Delayed, Major, and Reproducible Pico‐Nanophytoplankton Responses in Coastal Oligotrophic Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03948246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of flow cytometric phytoplankton functional groups using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed export of carbon in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jenkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Oceanology and Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00343-022-2026-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring vertical velocities with ADCPs in low-energy ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (11), pp.1669-1684. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-21-0180.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746757v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton community structure in subsurface waters along a North-South Mediterranean transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boudriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.113977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable vocabulary for marine microbial flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), 13p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.975877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Zäncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.6455-6477. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6455-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Verneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.3561-3574. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.248-259. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the scattering properties of phytoplankton cells from flow cytometry measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1-24 / e0181180. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of individual particles from cytometry: tests on phytoplankton cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (21), pp.24188-24212. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.024188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution analysis of a North Sea phytoplankton community structure based on in situ flow cytometry observations and potential implication for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dessailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rijkeboer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (13), pp.4051-4066. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-4051-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial variability of phytoplankton assessed by flow cytometry,in a dynamic productive coastal area, in spring: The eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.214-223. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of backscattering cross section of individual particles from cytometric measurements: a new methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Duforêt-Gaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dubelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (24), pp.31510-31533. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.031510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enhanced temperature and ultraviolet B radiation on a natural plankton community of the Beagle Channel (southern Argentina): a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Almandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (2), pp.156-174. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the spring bloom in the northwestern Mediterranean Sea: influence of environmental pulse events on the in situ hourly-scale dynamics of the phytoplankton community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.article n°387. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral fluorometric characterization of Haptophyte dynamics using the FluoroProbe: an application in the eastern English Channel for monitoring Phaeocystis globosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schimtt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis and Classification of Phytoplankton Based on data from an Automated Flow Cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79A, pp.263-275. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of ultraviolet B radiation and temperature increase on phytoplankton dynamics and cell cycle using pulse shape recording flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ferreyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.95;107. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution during two contrasted summers in a Mediterranean harbour: combining automated submersible flow cytometry with conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Beker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Ediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraphytoplankton basin-scale distribution in the eastern Mediterranean Sea in winter : link to hydrodynamism and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (7), pp.2227-2244. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2227-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term vaiation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.1027-1040. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the North East Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.569-583. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-569-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic nanoflagellate and ciliate bacterivorous activity and growth in the northeast Atlantic Ocean : a seasonal mesoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.169-181. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variation of phytoplankton assemblages in Mediterranean coastal waters recorded with an automated submerged flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (9), pp.1027-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub meso scale phytoplankton distribution in the north east Atlantic surface waters determined with an automated flow cytometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.2471-2503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Latin American and Caribbean international census of marine microbes (LACar ICoMM): overview of some current research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paranhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl.1), pp.183-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of automated high-frequency flow cytometry: revealing temporal and spatial phytoplankton variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen A. Tarran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross J. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (3), pp.333-343. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbn005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure along 18°W (39°N–44.5°N) in the NE Atlantic in late summer 2001 (POMME programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (1-2), pp.46 - 62. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bactericidal effect of TiO2 photocatalysis involves adsorption onto catalyst and the loss of membrane integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Pulgarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Dukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 258, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship among Several Key Cell Cycle Events in the Developmental Cyanobacterium Anabaena sp. Strain PCC 7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Cai Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 188/16, pp.5958-5965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maixandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hera Karayanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila I. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caille Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JERICO-RI network of coastal observatories, proof of concept for Pilot Supersites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka V Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Frangoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Tamminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Petihakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent research developments in automated flow cytometry unravel multiple drivers of aquatic microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelicque White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution in the Western Mediterranean sea using automated flow cytometry onboard the ferryline &amp;quot;Le Carthage&amp;quot; (CTN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferrybox workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights for direct in situ measurement of oceanic vertical velocities in fine-scale studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard vocabulary, consensual functional groups and automated classification for phytoplankton high throughput datasets using automated flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the phytoplankton community structure in the western Mediterranean Sea using automated flow cytometry on a Voluntary Observing Ship during fall/winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, on-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integration of new data describing biological essential ocean variables from marine coastal ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2021 - Aquatic Sciences for a Sustainable Future: Nurturing Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, On line, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian strategy for in situ sampling the physical-biological coupling at fine scale : the PROTEVSMED-SWOT 2018 cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On-line, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of phytoplankton and Harmful Algal Blooms in coastal waters by combining innovative semi-automated tools (scanning flow cytometry & spectral fluorometry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale GdR Phycotox &amp; GIS Cyano: Diversité, écologie et fonctionnement des microalgues toxiques et cyanobactéries: de leurs toxines et interactions avec les autres organismes aux risques écosystémiques et socio-économiques associés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hégaret, Hélène - IUEM - LEMAR; Siano, Raffaele - Ifremer - Brest Dynamo/Pelagos; Latour, Delphine -Université de Clermont-Ferrand; Hess, Philippe - Ifremer - Nantes Phyc, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ et à haute fréquence de la dynamique des assemblages phytoplanctoniques dans l'étang de Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Malkassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagun'R - Rencontres scientifiques autour de l'étang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Aix-en-Provence, France. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial High-Frequency Monitoring of Phytoplankton by Automated Flow Cytometry and Pulse-Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sari El Dine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dufor&#234;t-Gaurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08049-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10315-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delis&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Haraguchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Aardema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frangoulis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stamataki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelinakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1348161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jenkinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00343-022-2026-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03688058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10493" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moutier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181180" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.024188" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyssen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijkeboer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4051-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guiselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubelaar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031510" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Almandoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01694" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00387" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schimtt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Malkassian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Dijk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreyra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schloss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferreyra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schloss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNB365W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Ediger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidussi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2227-2010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-569-2009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paranhos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piccini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen A. Tarran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Zubkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Holland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886950v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.06.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6HDQFJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gogniat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dukan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sakr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sammari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Ismail" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419497v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrisson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419485v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Garcia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_53" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sari El Dine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dufor&#234;t-Gaurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08049-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Dournaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10315-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;line Hubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Haraguchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Aardema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Delis&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frangoulis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stamataki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pettas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelinakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1348161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03688058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jenkinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00343-022-2026-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moutier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181180" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.024188" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyssen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijkeboer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4051-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bonato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guiselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubelaar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031510" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Almandoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernando" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01694" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00387" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schimtt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Malkassian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. van Dijk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreyra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schloss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ferreyra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schloss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.06.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNB365W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Ediger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidussi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2227-2010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn054" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-569-2009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290748v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01181" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Otero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paranhos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. G&#243;mez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piccini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen A. Tarran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Zubkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Holland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886950v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.06.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6HDQFJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gogniat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pulgarin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dukan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sakr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Cai Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka V Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Frangoulis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tamminen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436582v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sammari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Ismail" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419497v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419485v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Creach" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrisson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04292404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#243;mez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Garcia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_53" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>