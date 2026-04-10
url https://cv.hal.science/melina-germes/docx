--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1366,228 +1366,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03339155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collective discussion around the Partyzine project in Bordeaux</w:t>
+                <w:t xml:space="preserve">Sex, Drugs and the City: Questioning Drugs in Affective or Sexual Relationships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.8-11</w:t>
+              <w:t xml:space="preserve">2020, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03103982v1</w:t>
+                <w:t xml:space="preserve">halshs-03103992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wie Queercrip-Allianzen um das Klo den feministischen geographischen Blick erweitern</w:t>
+                <w:t xml:space="preserve">A collective discussion around the Partyzine project in Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pissen* ist politisch: Feministische und kritisch-geographische Perspektiven auf Geographien der Notdurft, 84, pp.40-45</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03103935v1</w:t>
+                <w:t xml:space="preserve">halshs-03103982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex, Drugs and the City: Questioning Drugs in Affective or Sexual Relationships.</w:t>
+                <w:t xml:space="preserve">Wie Queercrip-Allianzen um das Klo den feministischen geographischen Blick erweitern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.12-15</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feministische GeoRundmail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pissen* ist politisch: Feministische und kritisch-geographische Perspektiven auf Geographien der Notdurft, 84, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03103992v1</w:t>
+                <w:t xml:space="preserve">halshs-03103935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une pratique critique de la traduction en géographie</w:t>
               </w:r>
@@ -1856,183 +1856,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine polizeiliche ‚Moral‘ der Demütigung</w:t>
+                <w:t xml:space="preserve">Cartographies policières : la dimension vernaculaire du contrôle territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">s u b u r b a n : zeitschrift für kritische stadtforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.107-114. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36900/suburban.v2i2.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084078v1</w:t>
+                <w:t xml:space="preserve">halshs-01084061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies policières : la dimension vernaculaire du contrôle territorial</w:t>
+                <w:t xml:space="preserve">Eine polizeiliche ‚Moral‘ der Demütigung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.28. </w:t>
+              <w:t xml:space="preserve">s u b u r b a n : zeitschrift für kritische stadtforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36900/suburban.v2i2.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084061v1</w:t>
+                <w:t xml:space="preserve">halshs-01084078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illegalität – Stadt – Polizei</w:t>
               </w:r>
@@ -2220,329 +2220,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00790684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de conflit et territoire : les quartiers sensibles dans les discours policiers</w:t>
+                <w:t xml:space="preserve">Conflict and territory narratives: Sensitive neighbourhoods in police discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/recits-de-conflit-et-territoire/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/recits-de-conflit-et-territoire/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01518844v1</w:t>
+                <w:t xml:space="preserve">halshs-01518851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Kulturgeographie &amp;quot; - Débats et perspectives au sein de la nouvelle géographie culturelle germanophone</w:t>
+                <w:t xml:space="preserve">Récits de conflit et territoire : les quartiers sensibles dans les discours policiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 556, pp.1-20</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/recits-de-conflit-et-territoire/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00940027v1</w:t>
+                <w:t xml:space="preserve">halshs-01518844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit de conflit et territoire</w:t>
+                <w:t xml:space="preserve">Neue Kulturgeographie &amp;quot; - Débats et perspectives au sein de la nouvelle géographie culturelle germanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Glasze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-23</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 556, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00940050v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict and territory narratives: Sensitive neighbourhoods in police discourses</w:t>
+                <w:t xml:space="preserve">Récit de conflit et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/recits-de-conflit-et-territoire/</w:t>
+              <w:t xml:space="preserve">, 2011, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01518851v1</w:t>
+                <w:t xml:space="preserve">halshs-00940050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die banlieues als Gegenorte der République</w:t>
               </w:r>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Glasze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographie und Schule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 177, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,268 +3236,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03888036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre des pratiques festives de centre-ville à Bordeaux, entre espaces de plaisir et de maîtrise de soi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behind a Berlin needle map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélina Germes, Luise Klaus, Stefan Höhne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Genrés des drogues. Parcours dans l'intimité, la fête et la réduction des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Bord de l'eau, pp.181-203, 2022, 9782356878519</w:t>
+              <w:t xml:space="preserve">Narcotic Cities. Counter Cartography of Drugs and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JOVIS Verlag, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03674524v1</w:t>
+                <w:t xml:space="preserve">halshs-03888039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ideal city for marginalized drug users in Germany?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luise Klaus</w:t>
+                <w:t xml:space="preserve">Le genre des pratiques festives de centre-ville à Bordeaux, entre espaces de plaisir et de maîtrise de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Scavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narcotic Cities. Counter Cartography of Drugs and Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JOVIS Verlag, In press</w:t>
+              <w:t xml:space="preserve">Espaces Genrés des drogues. Parcours dans l'intimité, la fête et la réduction des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Bord de l'eau, pp.181-203, 2022, 9782356878519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03888044v1</w:t>
+                <w:t xml:space="preserve">halshs-03674524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind a Berlin needle map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ideal city for marginalized drug users in Germany?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélina Germes, Luise Klaus, Stefan Höhne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narcotic Cities. Counter Cartography of Drugs and Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, JOVIS Verlag, In press</w:t>
+              <w:t xml:space="preserve">, JOVIS Verlag, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03888039v1</w:t>
+                <w:t xml:space="preserve">halshs-03888044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenn Kartieren ungehörte Stimmen sichtbar macht: Situiertes Wissen über gelebte und geplante Stadträume</w:t>
               </w:r>
@@ -4440,198 +4440,198 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berliner Partizipativer Mapping-Workshop: „Was ist unsere ideale Stadt als Drogennutzer*innen?“</w:t>
+                <w:t xml:space="preserve">Gelebte und erlebte Räume von Klient*innen des Drogenkonsumraums Druckausgleich in Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Passages UMR 5319; Fixpunkt gGmbH Berlin. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CNRS Passages; Fixpunkt gGmbH. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03103781v1</w:t>
+                <w:t xml:space="preserve">halshs-03103787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelebte und erlebte Räume von Klient*innen des Drogenkonsumraums Druckausgleich in Berlin</w:t>
+                <w:t xml:space="preserve">Berliner Partizipativer Mapping-Workshop: „Was ist unsere ideale Stadt als Drogennutzer*innen?“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CNRS Passages; Fixpunkt gGmbH. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Guarascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrgesell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Passages UMR 5319; Fixpunkt gGmbH Berlin. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03103787v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03103781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4828,454 +4828,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02441258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop Intersektionalität und Ableismus</w:t>
+                <w:t xml:space="preserve">Ableismus und Wissenschaft: unsichtbare behinderte Subjekte und die (Kritische) Geographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netzwerktreffen feministische Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Forschungswerkstatt kritischer Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02441275v1</w:t>
+                <w:t xml:space="preserve">halshs-02441272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ableismus und Wissenschaft: unsichtbare behinderte Subjekte und die (Kritische) Geographie</w:t>
+                <w:t xml:space="preserve">Workshop Intersektionalität und Ableismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschungswerkstatt kritischer Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">Netzwerktreffen feministische Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02441272v1</w:t>
+                <w:t xml:space="preserve">halshs-02441275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Also doch Rechtsfrei?! Zur Konzeption &amp;quot;rechtsfreier Zonen&amp;quot; in bestimmten französischen Stadtteilen durch Polizisten und Rapper</w:t>
+                <w:t xml:space="preserve">Wenn die Gendarmerie Karten zeichnet – „vernacular“ Praktiken für territoriale Projekte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Tijé-Dra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimCity 2014: Sommerkongress des Bundesarbeitskreises kritischer Juragruppen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">II. Tagung der kritischen Polizeiforschung. Polizei, Wissenschaft und Kritik – Eine Textwerkstatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christiane Howe, Markus-­Michael Müller, Lars Ostermeier (TU Berlin, HU Berlin), Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01015054v1</w:t>
+                <w:t xml:space="preserve">halshs-01084182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policing exceptional Spaces in France: Rhetorics and Subjects of Violence</w:t>
+                <w:t xml:space="preserve">Les (il)légalités ambiguës dans le travail policier : comment l'espace devient prétexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuere Europäische Polizeipraxis: Integration und Versicherheitlichung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Le droit en sciences sociales, une entrée disciplinaire : Quelle place pour le droit en géographie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01015084v1</w:t>
+                <w:t xml:space="preserve">halshs-01015049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenn die Gendarmerie Karten zeichnet – „vernacular“ Praktiken für territoriale Projekte?</w:t>
+                <w:t xml:space="preserve">Also doch Rechtsfrei?! Zur Konzeption &amp;quot;rechtsfreier Zonen&amp;quot; in bestimmten französischen Stadtteilen durch Polizisten und Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Tijé-Dra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II. Tagung der kritischen Polizeiforschung. Polizei, Wissenschaft und Kritik – Eine Textwerkstatt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christiane Howe, Markus-­Michael Müller, Lars Ostermeier (TU Berlin, HU Berlin), Jun 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SimCity 2014: Sommerkongress des Bundesarbeitskreises kritischer Juragruppen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084182v1</w:t>
+                <w:t xml:space="preserve">halshs-01015054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les (il)légalités ambiguës dans le travail policier : comment l'espace devient prétexte</w:t>
+                <w:t xml:space="preserve">Policing exceptional Spaces in France: Rhetorics and Subjects of Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit en sciences sociales, une entrée disciplinaire : Quelle place pour le droit en géographie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Neuere Europäische Polizeipraxis: Integration und Versicherheitlichung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01015049v1</w:t>
+                <w:t xml:space="preserve">halshs-01015084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prekäre akademische Beschäftigungsbedingungen im akademischen Mittelbau in internationaler Perspektive.</w:t>
               </w:r>
@@ -6472,234 +6472,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter les interstices de la périphérie : Les innovations artistico-urbanistiques comme démarche participative.</w:t>
+                <w:t xml:space="preserve">En quête d'un « terrain corporel », jeux de regards dans et sur la rue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les périphéries urbaines entre normes et innovations. Les villes du sud de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">A travers l'espace de la méthode : les dimensions du terrain en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943820v1</w:t>
+                <w:t xml:space="preserve">halshs-00358930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire l'expérience de la globalisation ?</w:t>
+                <w:t xml:space="preserve">Habiter les interstices de la périphérie : Les innovations artistico-urbanistiques comme démarche participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Où en est la rue face à la globalisation ? Standardisation, singularisation, régulation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les périphéries urbaines entre normes et innovations. Les villes du sud de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943819v1</w:t>
+                <w:t xml:space="preserve">halshs-00943820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête d'un « terrain corporel », jeux de regards dans et sur la rue.</w:t>
+                <w:t xml:space="preserve">Comment faire l'expérience de la globalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A travers l'espace de la méthode : les dimensions du terrain en géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Arras, France</w:t>
+              <w:t xml:space="preserve">Où en est la rue face à la globalisation ? Standardisation, singularisation, régulation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00358930v1</w:t>
+                <w:t xml:space="preserve">halshs-00943819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chassés-croisés du shopping dans les centres commerciaux et le centre-ville de l'agglomération bordelaise : transports, mobilités et mixité sociale.</w:t>
               </w:r>
@@ -6844,51 +6844,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9386FFCE"/>
+    <w:nsid w:val="28ADEA69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6992,51 +6992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30E25411"/>
+    <w:nsid w:val="54C12AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7140,51 +7140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16FF9CC3"/>
+    <w:nsid w:val="E2040934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7377,51 +7377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-germes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-2390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/176158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centreemiledurkheim.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rehf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mailto:" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drusec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narcotic.city" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Klaus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;hne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/book/9783986120184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-qyp3-e897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Steckhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-12-2020-0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Werse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-09-2021-086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Husseini de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Belina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13856" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Glasze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#252;tz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schirmel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brailich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2747/0272-3638.33.8.1192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.675.0515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dichtl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guarascio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pabst-publisher.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tij&#233;-Dra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrgesell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Petermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-germes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-2390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/176158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centreemiledurkheim.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rehf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mailto:" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drusec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narcotic.city" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Klaus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;hne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/book/9783986120184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-qyp3-e897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Steckhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-12-2020-0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Werse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-09-2021-086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Husseini de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Belina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13856" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Glasze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#252;tz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schirmel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brailich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2747/0272-3638.33.8.1192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.675.0515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dichtl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guarascio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pabst-publisher.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tij&#233;-Dra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrgesell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Petermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>