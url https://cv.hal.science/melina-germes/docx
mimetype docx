--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -1856,183 +1856,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies policières : la dimension vernaculaire du contrôle territorial</w:t>
+                <w:t xml:space="preserve">Eine polizeiliche ‚Moral‘ der Demütigung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.28. </w:t>
+              <w:t xml:space="preserve">s u b u r b a n : zeitschrift für kritische stadtforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36900/suburban.v2i2.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084061v1</w:t>
+                <w:t xml:space="preserve">halshs-01084078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine polizeiliche ‚Moral‘ der Demütigung</w:t>
+                <w:t xml:space="preserve">Cartographies policières : la dimension vernaculaire du contrôle territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">s u b u r b a n : zeitschrift für kritische stadtforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.107-114. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36900/suburban.v2i2.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084078v1</w:t>
+                <w:t xml:space="preserve">halshs-01084061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illegalität – Stadt – Polizei</w:t>
               </w:r>
@@ -4440,198 +4440,198 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelebte und erlebte Räume von Klient*innen des Drogenkonsumraums Druckausgleich in Berlin</w:t>
+                <w:t xml:space="preserve">Berliner Partizipativer Mapping-Workshop: „Was ist unsere ideale Stadt als Drogennutzer*innen?“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CNRS Passages; Fixpunkt gGmbH. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Guarascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrgesell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Passages UMR 5319; Fixpunkt gGmbH Berlin. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03103787v1</w:t>
+                <w:t xml:space="preserve">halshs-03103781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berliner Partizipativer Mapping-Workshop: „Was ist unsere ideale Stadt als Drogennutzer*innen?“</w:t>
+                <w:t xml:space="preserve">Gelebte und erlebte Räume von Klient*innen des Drogenkonsumraums Druckausgleich in Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CNRS Passages; Fixpunkt gGmbH. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrgesell</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-03103781v1</w:t>
+                <w:t xml:space="preserve">halshs-03103787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4828,165 +4828,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02441258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ableismus und Wissenschaft: unsichtbare behinderte Subjekte und die (Kritische) Geographie</w:t>
+                <w:t xml:space="preserve">Workshop Intersektionalität und Ableismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschungswerkstatt kritischer Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">Netzwerktreffen feministische Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02441272v1</w:t>
+                <w:t xml:space="preserve">halshs-02441275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop Intersektionalität und Ableismus</w:t>
+                <w:t xml:space="preserve">Ableismus und Wissenschaft: unsichtbare behinderte Subjekte und die (Kritische) Geographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Netzwerktreffen feministische Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Forschungswerkstatt kritischer Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02441275v1</w:t>
+                <w:t xml:space="preserve">halshs-02441272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenn die Gendarmerie Karten zeichnet – „vernacular“ Praktiken für territoriale Projekte?</w:t>
               </w:r>
@@ -5557,165 +5557,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine &amp;quot; Polizeistadt &amp;quot; ? Kritische Ansätze.</w:t>
+                <w:t xml:space="preserve">Der polizeiliche (Gewalt‐)Diskurs über die ‚gefährlichen' Banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humangeographische Sommerschulen : Stadtforschung.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">Kritische Polizeiforschung in Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943809v1</w:t>
+                <w:t xml:space="preserve">halshs-00943815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der polizeiliche (Gewalt‐)Diskurs über die ‚gefährlichen' Banlieues</w:t>
+                <w:t xml:space="preserve">Eine &amp;quot; Polizeistadt &amp;quot; ? Kritische Ansätze.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kritische Polizeiforschung in Deutschland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">Humangeographische Sommerschulen : Stadtforschung.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943815v1</w:t>
+                <w:t xml:space="preserve">halshs-00943809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier le crime ou cartographier la police ?</w:t>
               </w:r>
@@ -5971,269 +5971,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Großwohnsiedlungen als bedrohliche und bedrohte Orte: Sicherheitsdiskurse in Deutschland, Frankreich und Polen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discourses of insecurity and urban development in the enlarged Europe: Regionalisation and contextualisation in France, Germany and Poland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Glasze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Brailich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Schirmel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Pütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Kongress der Deutschen Gesellschaft für Soziologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Iéna, Germany. pp.[CD]</w:t>
+              <w:t xml:space="preserve">"Unity in Diversity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00940342v1</w:t>
+                <w:t xml:space="preserve">halshs-00943818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourses of insecurity and urban development in the enlarged Europe: Regionalisation and contextualisation in France, Germany and Poland.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Großwohnsiedlungen als bedrohliche und bedrohte Orte: Sicherheitsdiskurse in Deutschland, Frankreich und Polen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Brailich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Glasze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schirmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pütz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henning Schirmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Unity in Diversity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">34. Kongress der Deutschen Gesellschaft für Soziologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Iéna, Germany. pp.[CD]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943818v1</w:t>
+                <w:t xml:space="preserve">halshs-00940342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialog über eine Differenz: Neue (Kultur)Geographie in Deutschland und Frankreich.</w:t>
               </w:r>
@@ -6844,51 +6844,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28ADEA69"/>
+    <w:nsid w:val="960405B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6992,51 +6992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54C12AFE"/>
+    <w:nsid w:val="3219EEB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7140,51 +7140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E2040934"/>
+    <w:nsid w:val="4285C5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7377,51 +7377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-germes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-2390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/176158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centreemiledurkheim.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rehf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mailto:" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drusec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narcotic.city" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Klaus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;hne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/book/9783986120184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-qyp3-e897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Steckhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-12-2020-0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Werse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-09-2021-086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Husseini de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Belina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13856" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Glasze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#252;tz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schirmel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brailich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2747/0272-3638.33.8.1192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.675.0515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dichtl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guarascio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pabst-publisher.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tij&#233;-Dra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrgesell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Petermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-germes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-2390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/176158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centreemiledurkheim.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rehf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mailto:" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drusec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.narcotic.city" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Klaus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;hne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/book/9783986120184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny K&#252;nkel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Scavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/espaces-genres-des-drogues/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-qyp3-e897" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040234" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Steckhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-12-2020-0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Werse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DAT-09-2021-086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Husseini de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Belina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13856" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36900/suburban.v2i2.132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Glasze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#252;tz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schirmel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brailich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2747/0272-3638.33.8.1192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.675.0515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dichtl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guarascio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Jamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pabst-publisher.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesprairiesordinaires.com/villes-contesteacutees.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tij&#233;-Dra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrgesell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Petermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>