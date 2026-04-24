--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -311,161 +311,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05438704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
+                <w:t xml:space="preserve">Magnetic susceptibility controlled by climate-driven weathering intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Isambert</w:t>
+                <w:t xml:space="preserve">Paul YJ Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Franke</w:t>
+                <w:t xml:space="preserve">Radouan El Bamiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696487v1</w:t>
+                <w:t xml:space="preserve">hal-04789430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t>
               </w:r>
@@ -579,161 +579,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic susceptibility controlled by climate-driven weathering intensity</w:t>
+                <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul YJ Antonio</w:t>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radouan El Bamiki</w:t>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Community Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789430v2</w:t>
+                <w:t xml:space="preserve">hal-04696487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological context of emplacement of the Dori, Gorom-Gorom and Touka Bayèl granitic plutons (northeast Burkina Faso, West African Craton)</w:t>
               </w:r>
@@ -847,295 +847,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04453240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t>
+                <w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lhoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
+                <w:t xml:space="preserve">A. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+                <w:t xml:space="preserve">S. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shankare Gowda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+                <w:t xml:space="preserve">R. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haoues-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t>
+              <w:t xml:space="preserve">GeoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03928585v1</w:t>
+                <w:t xml:space="preserve">hal-03798486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Léon</w:t>
+                <w:t xml:space="preserve">Paul Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Trindade</w:t>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haoues-Jouve</w:t>
+                <w:t xml:space="preserve">Shankare Gowda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (9), </w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798486v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafine Magnetic Particles: A DIET-Proxy in Organic Rich Sediments?</w:t>
               </w:r>
@@ -1651,593 +1651,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moroccan Anti-Atlas ophiolites: Timing and melting processes in an intra-oceanic arc-back-arc environment</w:t>
+                <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hodel</w:t>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86 (182-202), </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.124955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02886228v1</w:t>
+                <w:t xml:space="preserve">hal-02390214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">The moroccan Anti-Atlas ophiolites: Timing and melting processes in an intra-oceanic arc-back-arc environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Respaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (182-202), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2020.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116531v1</w:t>
+                <w:t xml:space="preserve">insu-02886228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Zielinski</w:t>
+                <w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+                <w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+                <w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Destrac</w:t>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960069v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
+                <w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schreck</w:t>
+                <w:t xml:space="preserve">Margot Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Auda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+                <w:t xml:space="preserve">Philippe Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.124955. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390214v1</w:t>
+                <w:t xml:space="preserve">hal-02960069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neoproterozoic hyper-extended margin associated with Rodinia's demise and Gondwana's build-up: The Araguaia Belt, central Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I.F. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,575 +2321,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil black smoker yields oxygen isotopic composition of Neoproterozoic seawater</w:t>
+                <w:t xml:space="preserve">When Proterozoic Crusts Became Thick: New Insights from Magma Petrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hodel</w:t>
+                <w:t xml:space="preserve">Jérôme Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Macouin</w:t>
+                <w:t xml:space="preserve">Xiaojun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R I F Trindade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ganne</w:t>
+                <w:t xml:space="preserve">Helen Mcfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03890-w⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences8120428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02178803v1</w:t>
+                <w:t xml:space="preserve">hal-02390494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Proterozoic Crusts Became Thick: New Insights from Magma Petrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil black smoker yields oxygen isotopic composition of Neoproterozoic seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ganne</w:t>
+                <w:t xml:space="preserve">R I F Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Feng</w:t>
+                <w:t xml:space="preserve">A. Triantafyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mcfarlane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Rousse</w:t>
+                <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (12), pp.428. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences8120428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03890-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390494v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02178803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset and ending of the late Palaeozoic ice age triggered by tectonically paced rock weathering</w:t>
+                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Aretz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dera</w:t>
+                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO2931⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584138v1</w:t>
+                <w:t xml:space="preserve">hal-02902797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
+                <w:t xml:space="preserve">Onset and ending of the late Palaeozoic ice age triggered by tectonically paced rock weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
+                <w:t xml:space="preserve">Markus Aretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (5), pp.382 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902797v1</w:t>
+                <w:t xml:space="preserve">hal-01584138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient charnockitisation due to carbonic fluid transfer related to late Pan-African transcurrent tectonics in Madagascar; implications for mobility of Fe, Ti, REE and other elements</w:t>
               </w:r>
@@ -3167,64 +3167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The snowball Earth aftermath: Exploring the limits of continental weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,566 +3307,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ediacaran sedimentary architecture and carbonate productivity in the Atar cliffs, Adrar, Mauritania: Palaeoenvironments, chemostratigraphy and diagenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ader</w:t>
+                <w:t xml:space="preserve">Palaeolatitudes of glacial deposits and palaeogeography of Neoproterozoic ice ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.I.F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339, pp.200-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273174v1</w:t>
+                <w:t xml:space="preserve">hal-00325463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeolatitudes of glacial deposits and palaeogeography of Neoproterozoic ice ages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Macouin</w:t>
+                <w:t xml:space="preserve">The Ediacaran sedimentary architecture and carbonate productivity in the Atar cliffs, Adrar, Mauritania: Palaeoenvironments, chemostratigraphy and diagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Javier Álvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Bauluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (3-4), pp.236-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute paleointensity at 1.27 Ga from the Mackenzie dyke swarm (Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Chemostratigraphy of the Neoproterozoic Mirassol d'Oeste cap dolostones (Mato Grosso, Brazil): An alternative model for Marinoan cap dolostone formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.I.F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. E. Ernst</w:t>
+                <w:t xml:space="preserve">A. Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.Q01H21. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.89-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GC000960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267361v1</w:t>
+                <w:t xml:space="preserve">hal-00321013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemostratigraphy of the Neoproterozoic Mirassol d'Oeste cap dolostones (Mato Grosso, Brazil): An alternative model for Marinoan cap dolostone formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Font</w:t>
+                <w:t xml:space="preserve">Absolute paleointensity at 1.27 Ga from the Mackenzie dyke swarm (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nédélec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Macouin</w:t>
+                <w:t xml:space="preserve">J. P. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charrière</w:t>
+                <w:t xml:space="preserve">J. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.047⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.Q01H21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GC000960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00321013v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low paleointensities recorded in 1 to 2.4 Ga Proterozoic dykes, Superior Province, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Buchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,103 +3974,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAGA/IASPEI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t>
@@ -4099,103 +4099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vienna, Austria</w:t>
@@ -4218,433 +4218,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the arts in a community-based participatory research project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739567v1</w:t>
+                <w:t xml:space="preserve">hal-04815548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size fractionated carbonaceous and iron oxides particles in urban environments in France and Senegal associated with intense emission sources.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the arts in a community-based participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dutrait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14906⟩</w:t>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna (AUSTRIA), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04724583v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
+                <w:t xml:space="preserve">Size fractionated carbonaceous and iron oxides particles in urban environments in France and Senegal associated with intense emission sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Philippe Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoro Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815548v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,334 +4706,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetism of the 860 Ma Manso dyke swarm, West Africa: implications for the assembly of Rodinia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
+                <w:t xml:space="preserve">Solving uncertainties in Neoproterozoic paleogeographic reconstructions: the key to understanding the links between the Earth's outer and inner envelopes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13336⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03669238v1</w:t>
+                <w:t xml:space="preserve">insu-03669236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving uncertainties in Neoproterozoic paleogeographic reconstructions: the key to understanding the links between the Earth's outer and inner envelopes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melina Macouin</w:t>
+                <w:t xml:space="preserve">Paleomagnetism of the 860 Ma Manso dyke swarm, West Africa: implications for the assembly of Rodinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Ayite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669236v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5069,579 +5069,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of PM in relation to combustion sources from west Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leite</w:t>
+                <w:t xml:space="preserve">Implementation of the citizen science part of the NanoEnvi project: monitoring indoor air particulate pollution with passive bio-captors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Drigo</w:t>
+                <w:t xml:space="preserve">S. Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gangneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03669366v1</w:t>
+                <w:t xml:space="preserve">insu-03669364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the citizen science part of the NanoEnvi project: monitoring indoor air particulate pollution with passive bio-captors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of PM in relation to combustion sources from west Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gangneron</w:t>
+                <w:t xml:space="preserve">L. Drigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669364v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE BOU AZZER AND SIRWA OPHIOLITES (ANTI-ATLAS, MOROCCO): INSIGHT INTO POLYPHASED SUBDUCTION-ACCRETION DYNAMICS DURING NEOPROTEROZOIC TIMES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02370037v1</w:t>
+                <w:t xml:space="preserve">hal-05247086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE BOU AZZER AND SIRWA OPHIOLITES (ANTI-ATLAS, MOROCCO): INSIGHT INTO POLYPHASED SUBDUCTION-ACCRETION DYNAMICS DURING NEOPROTEROZOIC TIMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological Society of America, Sep 2019, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2019AM-336212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247086v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02370037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et traçage magnétique de la pollution métallique des sédiments fluviatiles parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,609 +5699,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t>
+                <w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio Philip</w:t>
+                <w:t xml:space="preserve">S Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ICRM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518053v1</w:t>
+                <w:t xml:space="preserve">hal-01656575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isambert</w:t>
+                <w:t xml:space="preserve">C. Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Franke</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hamid</w:t>
+                <w:t xml:space="preserve">Aurelio Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658227v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Philip</w:t>
+                <w:t xml:space="preserve">H. Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656575v1</w:t>
+                <w:t xml:space="preserve">hal-01658227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la pollution métallique des sédiments fluviatiles parisiens par analyse magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France</w:t>
@@ -6356,77 +6356,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6451,51 +6451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth's magnetic field strength in the Early Cambrian : Thellier paleointensity estimates of Itabaiana mafic dikes, Northeast Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo I.F. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,51 +6973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gangneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7708,51 +7708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7D119A1"/>
+    <w:nsid w:val="73841187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7939,51 +7939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-macouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0421-4730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092219969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789430v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul YJ Antonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan El Bamiki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ouiya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Seydoux Traor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saga Sawadogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teixeira Ustra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Doherty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.608387" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Trindade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Ayite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.02.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Gounti&#233; Dedzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.05.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I.F. Trindade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Meira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Dantas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.08.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I F Trindade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03890-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcfarlane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120428" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2931" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courn&#232;de" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Duran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7SFCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poitou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.057" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RM1NWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ernst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47L5ZN5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00243-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHPQMNWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutrait" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20694" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Philippe Tastevin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Gueye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14906" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13336" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14668" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drigo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02370037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2019AM-336212" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417865.ch3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-macouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0421-4730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092219969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789430v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul YJ Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan El Bamiki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ouiya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Seydoux Traor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saga Sawadogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teixeira Ustra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Doherty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.608387" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Trindade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Ayite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.02.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Gounti&#233; Dedzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.05.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I.F. Trindade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Meira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Dantas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.08.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcfarlane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I F Trindade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03890-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2931" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courn&#232;de" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Duran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7SFCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poitou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.057" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RM1NWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47L5ZN5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ernst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000960" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00243-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHPQMNWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutrait" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20694" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Philippe Tastevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Gueye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14906" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14668" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13336" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02370037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2019AM-336212" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417865.ch3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>