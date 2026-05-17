--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -147,943 +147,943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre la filière du marbre depuis Le Caire : district local, marché global et politiques urbaines</w:t>
+                <w:t xml:space="preserve">East side story of Gondwana: the last frontier of the Arabian Nubian shield at 720 Ma based on new high-quality paleomagnetic pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pliez</w:t>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Bayoumi</w:t>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bennafla</w:t>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+                <w:t xml:space="preserve">Morgan Ganerød</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Macouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55-56, </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 149, pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15f9j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2025.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05438704v1</w:t>
+                <w:t xml:space="preserve">hal-05622076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic susceptibility controlled by climate-driven weathering intensity</w:t>
+                <w:t xml:space="preserve">Suivre la filière du marbre depuis Le Caire : district local, marché global et politiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+                <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul YJ Antonio</w:t>
+                <w:t xml:space="preserve">Hala Bayoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radouan El Bamiki</w:t>
+                <w:t xml:space="preserve">Karine Bennafla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Camps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15f9j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789430v2</w:t>
+                <w:t xml:space="preserve">halshs-05438704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t>
+                <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delville</w:t>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Léon</w:t>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t>
+              <w:t xml:space="preserve">Community Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849630v1</w:t>
+                <w:t xml:space="preserve">hal-04696487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
+                <w:t xml:space="preserve">Magnetic susceptibility controlled by climate-driven weathering intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Isambert</w:t>
+                <w:t xml:space="preserve">Paul YJ Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Franke</w:t>
+                <w:t xml:space="preserve">Radouan El Bamiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696487v1</w:t>
+                <w:t xml:space="preserve">hal-04789430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological context of emplacement of the Dori, Gorom-Gorom and Touka Bayèl granitic plutons (northeast Burkina Faso, West African Craton)</w:t>
+                <w:t xml:space="preserve">Size-fractionated carbonaceous and iron-rich particulate matter in urban environments of France and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Ouédraogo Yaméogo</w:t>
+                <w:t xml:space="preserve">Laurence Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ouiya</w:t>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Seydoux Traoré</w:t>
+                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saga Sawadogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séta Naba</w:t>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.105081⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.677 - 692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35729-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04453240v1</w:t>
+                <w:t xml:space="preserve">hal-04849630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological context of emplacement of the Dori, Gorom-Gorom and Touka Bayèl granitic plutons (northeast Burkina Faso, West African Craton)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ouédraogo Yaméogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leite</w:t>
+                <w:t xml:space="preserve">Pascal Ouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Léon</w:t>
+                <w:t xml:space="preserve">Abraham Seydoux Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Trindade</w:t>
+                <w:t xml:space="preserve">Saga Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haoues-Jouve</w:t>
+                <w:t xml:space="preserve">Séta Naba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (9), </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.105081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.105081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798486v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04453240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankare Gowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t>
@@ -1115,2842 +1115,2976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine Magnetic Particles: A DIET-Proxy in Organic Rich Sediments?</w:t>
+                <w:t xml:space="preserve">Barking up the Right Tree: Using Tree Bark to Track Airborne Particles in School Environment and Link Science to Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Teixeira Ustra</w:t>
+                <w:t xml:space="preserve">A. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Mendonça</w:t>
+                <w:t xml:space="preserve">S. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aruã da Silva Leite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melina Macouin</w:t>
+                <w:t xml:space="preserve">R. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory Doherty</w:t>
+                <w:t xml:space="preserve">S. Haoues-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">GeoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.608387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GH000633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431231v1</w:t>
+                <w:t xml:space="preserve">hal-03798486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5 Magnetic Properties in Relation to Urban Combustion Sources in Southern West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ultrafine Magnetic Particles: A DIET-Proxy in Organic Rich Sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Teixeira Ustra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruã da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Ivan Ferreira Da Trindade</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12040496⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.608387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207750v1</w:t>
+                <w:t xml:space="preserve">hal-03431231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Africa in Rodinia: High quality paleomagnetic pole from the ~ 860 Ma Manso dyke swarm (Ghana)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+                <w:t xml:space="preserve">PM2.5 Magnetic Properties in Relation to Urban Combustion Sources in Southern West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruã da Silva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anani Ayite</w:t>
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Da Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.02.010⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12040496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03401899v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Airborne Pollution with Environmental Magnetism in A Medium-Sized African City</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">West Africa in Rodinia: High quality paleomagnetic pole from the ~ 860 Ma Manso dyke swarm (Ghana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Dawaï</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Gountié Dedzo</w:t>
+                <w:t xml:space="preserve">Anani Ayite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (10), pp.1281. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.28-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12101281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2021.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365018v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03401899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
+                <w:t xml:space="preserve">Tracking Airborne Pollution with Environmental Magnetism in A Medium-Sized African City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schreck</w:t>
+                <w:t xml:space="preserve">Daouda Dawaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Viers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+                <w:t xml:space="preserve">Merlin Gountié Dedzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124955⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12101281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390214v1</w:t>
+                <w:t xml:space="preserve">hal-03365018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moroccan Anti-Atlas ophiolites: Timing and melting processes in an intra-oceanic arc-back-arc environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hodel</w:t>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86 (182-202), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2020.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02886228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Zielinski</w:t>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neoproterozoic hyper-extended margin associated with Rodinia's demise and Gondwana's build-up: The Araguaia Belt, central Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Hodel</w:t>
+                <w:t xml:space="preserve">Tillandsia usneoides as biomonitors of trace elements contents in the atmosphere of the mining district of Cartagena-La Unión (Spain): New insights for element transfer and pollution source tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.I.F. Trindade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. L. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.124955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390461v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Proterozoic Crusts Became Thick: New Insights from Magma Petrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Neoproterozoic hyper-extended margin associated with Rodinia's demise and Gondwana's build-up: The Araguaia Belt, central Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.I.F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ganne</w:t>
+                <w:t xml:space="preserve">V.T. Meira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Feng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Rousse</w:t>
+                <w:t xml:space="preserve">E. L. Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences8120428⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.43-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390494v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil black smoker yields oxygen isotopic composition of Neoproterozoic seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hodel</w:t>
+                <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Macouin</w:t>
+                <w:t xml:space="preserve">R I F Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R I F Trindade</w:t>
+                <w:t xml:space="preserve">A. Triantafyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03890-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02178803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Proterozoic Crusts Became Thick: New Insights from Magma Petrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
+                <w:t xml:space="preserve">Xiaojun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Helen Mcfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences8120428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902797v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset and ending of the late Palaeozoic ice age triggered by tectonically paced rock weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+                <w:t xml:space="preserve">Markus Aretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (5), pp.382 - 386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NGEO2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient charnockitisation due to carbonic fluid transfer related to late Pan-African transcurrent tectonics in Madagascar; implications for mobility of Fe, Ti, REE and other elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nédélec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
+                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2013.07.005⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766439v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the impact of diagenesis overprint on negative δ&amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C excursions using rock magnetism: Case study of Ediacaran carbonates, Yangjiaping section, South China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Incipient charnockitisation due to carbonic fluid transfer related to late Pan-African transcurrent tectonics in Madagascar; implications for mobility of Fe, Ti, REE and other elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhenyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.86 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03583018v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The snowball Earth aftermath: Exploring the limits of continental weathering processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
+                <w:t xml:space="preserve">Deciphering the impact of diagenesis overprint on negative δ&amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C excursions using rock magnetism: Case study of Ediacaran carbonates, Yangjiaping section, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Pierrehumbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Galen P Halverson</w:t>
+                <w:t xml:space="preserve">Zhenyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 277 (3-4), pp.453-463. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 351, pp.281-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.11.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902763v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03583018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeolatitudes of glacial deposits and palaeogeography of Neoproterozoic ice ages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The snowball Earth aftermath: Exploring the limits of continental weathering processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Pierrehumbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galen P Halverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 277 (3-4), pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325463v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ediacaran sedimentary architecture and carbonate productivity in the Atar cliffs, Adrar, Mauritania: Palaeoenvironments, chemostratigraphy and diagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Javier Álvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Bauluz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 153 (3-4), pp.236-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemostratigraphy of the Neoproterozoic Mirassol d'Oeste cap dolostones (Mato Grosso, Brazil): An alternative model for Marinoan cap dolostone formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Palaeolatitudes of glacial deposits and palaeogeography of Neoproterozoic ice ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I.F. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339, pp.200-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00321013v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute paleointensity at 1.27 Ga from the Mackenzie dyke swarm (Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Chemostratigraphy of the Neoproterozoic Mirassol d'Oeste cap dolostones (Mato Grosso, Brazil): An alternative model for Marinoan cap dolostone formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.I.F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Valet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. E. Ernst</w:t>
+                <w:t xml:space="preserve">A. Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GC000960⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267361v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Absolute paleointensity at 1.27 Ga from the Mackenzie dyke swarm (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.Q01H21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GC000960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Low paleointensities recorded in 1 to 2.4 Ga Proterozoic dykes, Superior Province, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Valet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Buchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 213 (1-2), pp.79-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00243-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3960,2601 +4094,2601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAGA/IASPEI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The role of the arts in a community-based participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dutrait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienna (AUSTRIA), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815548v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the arts in a community-based participatory research project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Size fractionated carbonaceous and iron oxides particles in urban environments in France and Senegal associated with intense emission sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Philippe Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayoro Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20694⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739567v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size fractionated carbonaceous and iron oxides particles in urban environments in France and Senegal associated with intense emission sources.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mayoro Gueye</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04724583v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving uncertainties in Neoproterozoic paleogeographic reconstructions: the key to understanding the links between the Earth's outer and inner envelopes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Paleomagnetism of the 860 Ma Manso dyke swarm, West Africa: implications for the assembly of Rodinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yves Jean Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ivan Ferreira Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Ayite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14668⟩</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669236v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetism of the 860 Ma Manso dyke swarm, West Africa: implications for the assembly of Rodinia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Solving uncertainties in Neoproterozoic paleogeographic reconstructions: the key to understanding the links between the Earth's outer and inner envelopes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13336⟩</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669238v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de particules métalliques atmosphériques en zone urbaine par des mesures magnétiques sur des écorces d’arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of the citizen science part of the NanoEnvi project: monitoring indoor air particulate pollution with passive bio-captors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gangneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of PM in relation to combustion sources from west Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">THE BOU AZZER AND SIRWA OPHIOLITES (ANTI-ATLAS, MOROCCO): INSIGHT INTO POLYPHASED SUBDUCTION-ACCRETION DYNAMICS DURING NEOPROTEROZOIC TIMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological Society of America, Sep 2019, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2019AM-336212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247086v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02370037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE BOU AZZER AND SIRWA OPHIOLITES (ANTI-ATLAS, MOROCCO): INSIGHT INTO POLYPHASED SUBDUCTION-ACCRETION DYNAMICS DURING NEOPROTEROZOIC TIMES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Spatialization of urban airborne particulate matter pollution using magnetic properties of tree bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02370037v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et traçage magnétique de la pollution métallique des sédiments fluviatiles parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousse Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Philip</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656575v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H Hamid</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658233v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental magnetism and magnetic mapping of urban metallic pollution (Paris, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurelio Philip</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ICRM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518053v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation of urban airborne particulate matter pollution using magnetic properties: case study of Paris (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Environmental magnetism as a tracer of urban metallic pollution in Seine River sediments (Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Hamid</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658227v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la pollution métallique des sédiments fluviatiles parisiens par analyse magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Henry de Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétisme environnemental et cartographie des aérosols urbains dans la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth's magnetic field strength in the Early Cambrian : Thellier paleointensity estimates of Itabaiana mafic dikes, Northeast Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo I.F. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geomagnetism and Aeronomy 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6564,284 +6698,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URDESANC - Urbanisation du désert et enjeux sanitaires au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Bayoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bennafla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bennafla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MITI réunion de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha B. Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6851,266 +6985,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precambrian Magnetic Field and Paleogeographic Reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archean and Proterozoic Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394417865.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdisciplinarité et la science participative pour relever le défi de la pollution de l’air urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gangneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interdisciplinarité. Voyages au-delà des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7120,527 +7254,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude scientifique et participative sur la qualité du sol et de l’air et sur la perception des pollutions par les habitants dans la zone Sebikotane-Diamniadio, Sénégal - Résultats du projet AirGeo (2021 – 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; IRD. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539974v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et enjeux des co-recherches en Occitanie ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bouyssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire SAPS de la Communauté d'universités et d'établissements de Toulouse. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse - Acteurs et enjeux des co-recherches en Occitanie ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bouyssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire SAPS de la Communauté d'universités et d'établissements de Toulouse. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 - Section 18 du CoNRS (mandat 2021-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport préliminaire à valider par le CNRS, CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7708,51 +7842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73841187"/>
+    <w:nsid w:val="11A558C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7939,51 +8073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-macouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0421-4730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092219969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789430v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul YJ Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan El Bamiki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ouiya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Seydoux Traor&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saga Sawadogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teixeira Ustra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Doherty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.608387" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Trindade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Ayite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.02.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Gounti&#233; Dedzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.05.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I.F. Trindade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Meira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Dantas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.08.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcfarlane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I F Trindade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03890-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2931" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courn&#232;de" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Duran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7SFCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poitou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.057" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RM1NWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charri&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47L5ZN5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ernst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000960" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00243-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHPQMNWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutrait" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20694" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Philippe Tastevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Gueye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14906" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14668" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13336" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drigo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02370037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2019AM-336212" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417865.ch3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melina-macouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0421-4730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092219969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yves Jean Antonio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ganer&#248;d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.08.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Bayoumi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Macouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9j" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789430v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul YJ Antonio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan El Bamiki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35729-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ouiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Seydoux Traor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saga Sawadogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ta Naba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.105081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trindade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haoues-Jouve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GH000633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teixeira Ustra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru&#227; da Silva Leite" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Doherty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.608387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Da Trindade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferreira Trindade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Ayite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.02.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Dawa&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Gounti&#233; Dedzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101281" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2020.05.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124955" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I.F. Trindade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Meira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Dantas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.08.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02178803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I F Trindade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03890-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcfarlane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8120428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2931" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courn&#232;de" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Duran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7V7SFCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poitou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RM1NWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S47L5ZN5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Ernst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000960" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buchan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00243-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHPQMNWH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutrait" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20694" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Philippe Tastevin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Gueye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14906" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669238v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13336" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669236v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14668" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Leon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gangneron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02370037v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2019AM-336212" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Y." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousse Sonia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Philip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philip" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I.F. Trindade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzidi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417865.ch3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539974v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478177v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bouyssi&#232;res" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>