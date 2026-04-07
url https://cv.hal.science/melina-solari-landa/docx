--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1488,325 +1488,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'évaluation de l'expérience d'apprentissage des étudiants dans des dispositifs hybrides de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des dispositifs hybrides de formation dans l'enseignement supérieur : une étude de cas multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICEMED 14 – Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC UTLN-AMU – Institut méditerranéen des sciences de l’information et de la communication (Université de Toulon et Aix-Marseille Université); CREM – Centre de recherche sur les médiations. Communication – Langue – Art – Culture (UR 3476 – Université de Lorraine); UEFID – Laboratoire interdisciplinaire de l'Université française d'Égypte; AUF – Agence universitaire de la Francophonie, Oct 2024, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">3e Congrès international sur la formation et la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Dec 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821514v1</w:t>
+                <w:t xml:space="preserve">hal-04821502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des dispositifs hybrides de formation dans l'enseignement supérieur : une étude de cas multiple</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigel Garcia Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international sur la formation et la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Dec 2024, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821502v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux de l'évaluation de l'expérience d'apprentissage des étudiants dans des dispositifs hybrides de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marigel Garcia Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">TICEMED 14 – Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC UTLN-AMU – Institut méditerranéen des sciences de l’information et de la communication (Université de Toulon et Aix-Marseille Université); CREM – Centre de recherche sur les médiations. Communication – Langue – Art – Culture (UR 3476 – Université de Lorraine); UEFID – Laboratoire interdisciplinaire de l'Université française d'Égypte; AUF – Agence universitaire de la Francophonie, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557103v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t>
               </w:r>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cornejo Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012726800003693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Lukic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yarosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789434v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Marianella Solari Landa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT5003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cornejo Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012726800003693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Lukic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yarosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789434v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Marianella Solari Landa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT5003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>