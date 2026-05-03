--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1488,230 +1488,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des dispositifs hybrides de formation dans l'enseignement supérieur : une étude de cas multiple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+                <w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Charlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+                <w:t xml:space="preserve">Marigel Garcia Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international sur la formation et la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Dec 2024, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821502v1</w:t>
+                <w:t xml:space="preserve">hal-04557103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des dispositifs hybrides de formation dans l'enseignement supérieur : une étude de cas multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marigel Garcia Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">3e Congrès international sur la formation et la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Dec 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557103v1</w:t>
+                <w:t xml:space="preserve">hal-04821502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'évaluation de l'expérience d'apprentissage des étudiants dans des dispositifs hybrides de formation</w:t>
               </w:r>
@@ -1786,243 +1786,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t>
+              <w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143226v1</w:t>
+                <w:t xml:space="preserve">hal-04576108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576108v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie pédagogique d'urgence à l'université : Quels enseignements pour l'avenir ?</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Salazar- Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Comisión Nacional De Acreditación - CNA-Chile. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cornejo Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012726800003693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Lukic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yarosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789434v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Marianella Solari Landa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT5003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cornejo Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012726800003693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Lukic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yarosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789434v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Marianella Solari Landa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT5003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>