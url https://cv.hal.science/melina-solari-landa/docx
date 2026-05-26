--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -66,2626 +66,2639 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary School Teachers’ Media and Information Literacy: A Contrastive Study Between France and Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusta Cecilia Valle Taiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maria Figueroa Iberico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education for Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01678329251400648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques informationnelles quotidiennes des enseignants et éducation aux médias et à l’information à l’école primaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Castillo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Figueroa Iberico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/132j0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations de la représentation des élèves sur le numérique à l'École en fonction des espaces-temps entre 2008 et 2018Mise en perspective de trois études de cas en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Merlet-Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheurs et acteurs de l’EMI : tous dans le même bateau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'éducation aux médias et à l'information : recherches et pratiques, N° 201 (3), pp.89-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.201.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire et sa variation universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.2836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’alphabétisation linguistique à l’acculturation numérique. Usages de blogs dans trois centres de formation pour adultes néo lecteurs au Mexique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Aravedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.146-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una comunidad blog como via de acceso a la cultura escrita en las plazas comunitarias mexicanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Aravedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista interamericana de educación de adultos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (2), pp.111-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Experience in Hybrid Environments: Towards the Identification of Evaluation Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cornejo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitization in Education Risks, Values and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2616, Springer Nature Switzerland, pp.167-179, 2026, Communications in Computer and Information Science, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, 2616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-179, 2026, Communications in Computer and Information Science, 978-3-032-17556-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-17557-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Instrument for Evaluating Learning Experiences in a Hybrid Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCITEPRESS - Science and Technology Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.605-612, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012726800003693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE Limits and Perspectives for Digital Integration in Teaching Practices. Lessons Learned from the French Basic Education Teachers’ Experience during the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari-Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology-Enhanced Learning for a Free, Safe, and Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12884, Springer International Publishing, pp.96-109, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338434v1</w:t>
-              </w:r>
-[...934 lines deleted...]
-                <w:t xml:space="preserve">hal-02542793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l'expérience d'apprentissage dans un dispositif hybride pour améliorer les pratiques pédagogiques à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des dispositifs pédagogiques et d'éducation dans l'enseignement : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC, Oct 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marigel Garcia Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des dispositifs hybrides de formation dans l'enseignement supérieur : une étude de cas multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès international sur la formation et la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Dec 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'évaluation de l'expérience d'apprentissage des étudiants dans des dispositifs hybrides de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICEMED 14 – Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMSIC UTLN-AMU – Institut méditerranéen des sciences de l’information et de la communication (Université de Toulon et Aix-Marseille Université); CREM – Centre de recherche sur les médiations. Communication – Langue – Art – Culture (UR 3476 – Université de Lorraine); UEFID – Laboratoire interdisciplinaire de l'Université française d'Égypte; AUF – Agence universitaire de la Francophonie, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576108v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une proposition d'analyse systémique des dispositifs hybrides de formation : Étude de cas dans deux universités Chiliennes et une Française pendant la crise sanitaire du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Aillerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melina Solari Landa</w:t>
+                <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t>
+              <w:t xml:space="preserve">Colloque ROC – Technologies éducatives pour l’enseignement et l’apprentissage (ROC 2023) : La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d’enseignement francophone à distance du Canada (REFAD); Observatoire du numérique en éducation (ONE); Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143226v1</w:t>
+                <w:t xml:space="preserve">hal-04576108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie pédagogique d'urgence à l'université : Quels enseignements pour l'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las prácticas digitales personales como contribución a la educación inclusiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congreso Internacional Tecnología e innovación para la diversidad y calidad de los aprendizajes (EDUTEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Educación de la Pontificia Universidad Católica del Perú, Oct 2019, Lima, Perú. pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces-temps à l’épreuve du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et lien social : appréhensions de la subjectivité et de l'altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamelea de Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gracia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages du numérique en éducation, regards critiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasmus mundus intercultural competence : results and EMIC Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dane Lukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Yarosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDULEARN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que représente l’utilisation du téléphone au collège face à la forme scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ièmes Rencontres Jeunes Chercheurs en Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATIEF, Jun 2016, Montpellier, France. pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre le besoin d'encadrement et le sentiment d'autonomie au collège : où se trouve la place de l'autorégulation de l'attention dans l'utilisation des appareils numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique Ludovia. Formes d'attention, formes de présence, engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2695,147 +2708,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les pratiques numériques des enfants et des adolescents en temps de confinement. Questions méthodologiques. Écrits en dialogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, ISBN 978-2-9549483-3-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2845,517 +2858,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situación actual y desafíos de la formación híbrida y a distancia en tiempos de crisis. Estudio de casos en universidades de Chile y Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Costa Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Salazar- Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Comisión Nacional De Acreditación - CNA-Chile. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique à l’école élémentaire en France : ses usages et son financement par les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Néa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cour des comptes. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement scientifique du projet Living Cloud du LP2I - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina El Kechai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Gracia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final sur l’accompagnement scientifique du projet Living Cloud au LP2I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gracia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3365,100 +3378,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la disponibilité permanente des équipements numériques personnels sur la représentation que les élèves se construisent de la forme scolaire. Deux cas d’étude en collège et en lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Marianella Solari Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Poitiers, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017POIT5003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01789434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3468,227 +3481,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle conceptuel pour discriminer utilisation, usage et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamelea de Campos Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gracia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation collective portée par les représentations et les pratiques : le projet Living Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Solari Landa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3835,51 +3848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cornejo Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012726800003693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Lukic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yarosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789434v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Marianella Solari Landa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT5003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet-Fortin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.2836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Aravedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cornejo Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-17557-1_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa Cornejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012726800003693" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamelea de Campos Pinto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Lukic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yarosh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar- Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789434v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Marianella Solari Landa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT5003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>