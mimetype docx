--- v0 (2026-04-01)
+++ v1 (2026-05-02)
@@ -100,312 +100,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic payment: an issue in the setting of child psychoanalysis</w:t>
+                <w:t xml:space="preserve">L’obsession adolescente : la pornographie dans le champ social contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Study of the Child</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702241v1</w:t>
+                <w:t xml:space="preserve">inserm-04695030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nin, s’inventer dans l’amour, s’engendrer dans l’écrit, Le féminin en question dans le processus créateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04695029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’obsession adolescente : la pornographie dans le champ social contemporain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Symbolic payment: an issue in the setting of child psychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Branchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoanalytic Study of the Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00797308.2024.2441099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04695030v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique de la transparence dans le champ social contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utpictura18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -430,51 +430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYMBOLIC PAYMENT: AN ISSUE IN THE SETTING OF CHILD PSYCHOANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoanalytic Study of the Child</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -493,282 +493,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04695039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration et vérité dans la recherche en psychanalyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’habitée : étude du phénomène de dissociation mobilisé au sein d’une relation thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Texier-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rep2.035.36.0101⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 44 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.241.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556966v1</w:t>
+                <w:t xml:space="preserve">hal-04663773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitée : étude du phénomène de dissociation mobilisé au sein d’une relation thérapeutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Narration et vérité dans la recherche en psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Troubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bouscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 44 (1), pp.32-47. </w:t>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 35/36 (1/2), pp.101-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.241.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep2.035.36.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663773v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du plaisir de l’accueil : fonction de la haine dans les crèches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -793,64 +793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction dans l’après-coup de la pratique clinique : enjeux méthodologiques de la recherche en psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 42 (3), pp.167-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -916,51 +916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements sacrificiels au sein des équipes de professionnelles de la petite enfance. Une étude réalisée à partir de groupe d’analyse de pratique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1010,51 +1010,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parole adressée aux jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Texier Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1241,51 +1241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Branchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier Bazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00797308.2024.2441099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hiton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.241.0032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.223.0167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Branchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00797308.2024.2441099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hiton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.241.0032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.223.0167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04695034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>