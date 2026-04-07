--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -502,412 +502,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear network-based quantitative trait prediction from biological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Devijver</w:t>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Perthame</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (3), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583513v1</w:t>
+                <w:t xml:space="preserve">hal-04645948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nitrate transporter-sensor MtNPF6.8 regulates the branched chain amino acid/pantothenate metabolic pathway in barrel medic (Medicago truncatula Gaertn.) root tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear network-based quantitative trait prediction from biological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Tarkowski</w:t>
+                <w:t xml:space="preserve">Emilie Devijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Mélina Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baillau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 206, pp.108213. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (3), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480373v1</w:t>
+                <w:t xml:space="preserve">hal-04583513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nitrate transporter-sensor MtNPF6.8 regulates the branched chain amino acid/pantothenate metabolic pathway in barrel medic (Medicago truncatula Gaertn.) root tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Renne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Łukasz Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+                <w:t xml:space="preserve">Thibault Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+                <w:t xml:space="preserve">Thierry Baillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206, pp.108213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645948v2</w:t>
+                <w:t xml:space="preserve">hal-04480373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moderate Water Deficit Induces Profound Changes in the Proteome of Developing Maize Ovaries</w:t>
               </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (13), pp.7059. </w:t>
@@ -1942,433 +1942,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139476v1</w:t>
+                <w:t xml:space="preserve">hal-03135575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107184v1</w:t>
+                <w:t xml:space="preserve">hal-03139476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Berland</w:t>
+                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135575v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t>
               </w:r>
@@ -2620,295 +2620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
+                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327302v1</w:t>
+                <w:t xml:space="preserve">hal-02327322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
+                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 193, pp.131-141. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327322v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hanks-Type Kinase PknB-Specific Targets in the Streptococcus thermophilus Phosphoproteome</w:t>
               </w:r>
@@ -5082,372 +5082,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815633v1</w:t>
+                <w:t xml:space="preserve">hal-03878360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878368v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878360v1</w:t>
+                <w:t xml:space="preserve">hal-03878368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought response QTLs detected on phenotypic ratios contribute to the genotype x environment interaction.</w:t>
               </w:r>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8035,51 +8035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Rhizosphere Microbiota Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurencia Fera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8087,51 +8087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourgh, United Kingdom</w:t>
@@ -8229,51 +8229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale plant protein turnover measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8380,77 +8380,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuBIC-MS Winter School 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Winterberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8501,64 +8501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurencia Fera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8622,51 +8622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Huseynova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8730,64 +8730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8967,90 +8967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
@@ -9213,90 +9213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
@@ -9338,90 +9338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -9450,51 +9450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,64 +9597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9696,103 +9696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant to determine protein turnovers: A new look at the isotopic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InPPO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Vancouvert, Canada</w:t>
@@ -10343,51 +10343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11256,51 +11256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,51 +11581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chasseriaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9030081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes6010006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.02.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0GZZC0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouniol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00689.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02DFS9FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Benavente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0168-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CV1KNCL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan Oropeza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yahiaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Fera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Huseynova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Tarkowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chasseriaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9030081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes6010006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.02.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0GZZC0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouniol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00689.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02DFS9FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Benavente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0168-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CV1KNCL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan Oropeza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yahiaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Fera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Huseynova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>