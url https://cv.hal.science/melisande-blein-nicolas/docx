--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -368,325 +368,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+                <w:t xml:space="preserve">hal-04645948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Renne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645948v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear network-based quantitative trait prediction from biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Devijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariamawit Ashenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,1354 +1021,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary: Dominique Job (1947-2022)</w:t>
+                <w:t xml:space="preserve">Physical Contact between Torulaspora delbrueckii and Saccharomyces cerevisiae Alters Cell Growth and Molecular Interactions in Grape Must</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
+                <w:t xml:space="preserve">Laura Chasseriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Esquerré-Tugayé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Norbert Rolland</w:t>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1188766⟩</w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages9030081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098956v1</w:t>
+                <w:t xml:space="preserve">hal-04233435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast alignment of mass spectra in large proteomics datasets, capturing dissimilarities arising from multiple complex modifications of peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obituary: Dominique Job (1947-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Esquerré-Tugayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Prunier</w:t>
+                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-023-05555-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1188766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296170v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fast alignment of mass spectra in large proteomics datasets, capturing dissimilarities arising from multiple complex modifications of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Lysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-023-05555-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002996v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (11), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161450v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Contact between Torulaspora delbrueckii and Saccharomyces cerevisiae Alters Cell Growth and Molecular Interactions in Grape Must</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chasseriaud</w:t>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Albertin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Alexandra Duhnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.81. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/beverages9030081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233435v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data—an alternative to missing value imputation</w:t>
+                <w:t xml:space="preserve">Dynamics of Protein Phosphorylation during Arabidopsis Seed Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Berland</w:t>
+                <w:t xml:space="preserve">Juliette Puyaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e13525. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (13), pp.7059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.13525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23137059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146583v1</w:t>
+                <w:t xml:space="preserve">hal-03705408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Protein Phosphorylation during Arabidopsis Seed Germination</w:t>
+                <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data—an alternative to missing value imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Puyaubert</w:t>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (13), pp.7059. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e13525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23137059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.13525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705408v1</w:t>
+                <w:t xml:space="preserve">hal-04146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Berland</w:t>
+                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135575v1</w:t>
+                <w:t xml:space="preserve">hal-03107184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107184v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t>
               </w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3504,51 +3504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,453 +3753,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a mutant resource for the study of disease resistance in rice reveals the pivotal role of several genes involved in defence</w:t>
+                <w:t xml:space="preserve">In-depth molecular and phenotypic characterization in a rice insertion line library facilitates gene identification through reverse and forward genetics approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Mathias Lorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Guellim</w:t>
+                <w:t xml:space="preserve">Jaime Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Estevan</w:t>
+                <w:t xml:space="preserve">Mathieu Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00731.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.555-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644647v1</w:t>
+                <w:t xml:space="preserve">hal-00821958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including shared peptides for estimating protein abundances: A significant improvement for quantitative proteomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a mutant resource for the study of disease resistance in rice reveals the pivotal role of several genes involved in defence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Odile Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Guellim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100660⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00731.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645398v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth molecular and phenotypic characterization in a rice insertion line library facilitates gene identification through reverse and forward genetics approaches.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lorieux</w:t>
+                <w:t xml:space="preserve">Including shared peptides for estimating protein abundances: A significant improvement for quantitative proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein</w:t>
+                <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Lozano</w:t>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bouniol</w:t>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Droc</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (5), pp.555-68. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (18), pp.2797-2801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00689.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821958v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oculimacula yallundae lifestyle revisited: relationships between the timing of eyespot symptom appearance, the development of the pathogen and the responses of infected partially resistant wheat plants</w:t>
               </w:r>
@@ -4832,277 +4832,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459323v1</w:t>
+                <w:t xml:space="preserve">hal-04302629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+                <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302629v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
               </w:r>
@@ -5114,77 +5114,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteoVilamoura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
@@ -5541,90 +5541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5660,708 +5660,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMAIZING Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">4th INPPO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879824v1</w:t>
+                <w:t xml:space="preserve">hal-03879763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpecOMS, an open search approach challenging the identification of peptides showing sequence polymorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879748v1</w:t>
+                <w:t xml:space="preserve">hal-03879809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+                <w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
+              <w:t xml:space="preserve">AMAIZING Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879816v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SpecOMS, an open search approach challenging the identification of peptides showing sequence polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879809v1</w:t>
+                <w:t xml:space="preserve">hal-03879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INPPO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879763v1</w:t>
+                <w:t xml:space="preserve">hal-03879816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,51 +6429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6535,527 +6535,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879865v1</w:t>
+                <w:t xml:space="preserve">hal-02391988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
+                <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium GisBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879857v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Proteome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Chaubet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Symposium GisBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391988v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching absolute quantification using label-free shotgun proteomics coupled with external protein standards spiked in yeast extracts</w:t>
               </w:r>
@@ -7287,103 +7287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INPPO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t>
@@ -7645,51 +7645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la collection de mutants riz Génoplante pour l'identification de gènes d'intérêt agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7828,51 +7828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8087,51 +8087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourgh, United Kingdom</w:t>
@@ -8380,64 +8380,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurencia Fera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8590,1127 +8590,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficiency of the SPEED protein extraction protocol on plant samplesEvaluation of the efficiency of the SPEED protein extraction protocol on plant samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging SpecOMS and X!Tandem identification results using machine learning algorithm in i2MassChroQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">ProteoAix 2023 the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302587v1</w:t>
+                <w:t xml:space="preserve">hal-04103233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging SpecOMS and X!Tandem identification results using machine learning algorithm in i2MassChroQ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the efficiency of the SPEED protein extraction protocol on plant samplesEvaluation of the efficiency of the SPEED protein extraction protocol on plant samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Huseynova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023 the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ProteoAix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103233v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Journées scientifiques Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879730v1</w:t>
+                <w:t xml:space="preserve">hal-03878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687564v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
+                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735820v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
+                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687443v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
+                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776788v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773594v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Liam Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Biosphera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878417v1</w:t>
+                <w:t xml:space="preserve">hal-03773594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant to determine protein turnovers: A new look at the isotopic distribution</w:t>
               </w:r>
@@ -9748,51 +9748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InPPO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Vancouvert, Canada</w:t>
@@ -9834,77 +9834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10067,51 +10067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10179,103 +10179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t>
@@ -10304,103 +10304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
@@ -10442,51 +10442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10567,51 +10567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10731,51 +10731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final COST meeting : Plant Proteomics in Europe, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
@@ -10836,103 +10836,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data - alternative to missing value imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bassignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10967,64 +10967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11230,51 +11230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP du projet &amp;quot;PAPPSO Proteomics facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11581,51 +11581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Tarkowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chasseriaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9030081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes6010006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.02.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0GZZC0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouniol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00689.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02DFS9FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Benavente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0168-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CV1KNCL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan Oropeza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yahiaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Fera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Huseynova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Tarkowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chasseriaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9030081" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes6010006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.02.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouniol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00689.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02DFS9FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100660" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0GZZC0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Benavente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0168-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CV1KNCL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan Oropeza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yahiaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Fera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302587v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Huseynova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>