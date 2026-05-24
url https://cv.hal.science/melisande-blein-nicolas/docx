--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -368,546 +368,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nitrate transporter-sensor MtNPF6.8 regulates the branched chain amino acid/pantothenate metabolic pathway in barrel medic (Medicago truncatula Gaertn.) root tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Renne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Łukasz Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+                <w:t xml:space="preserve">Thibault Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206, pp.108213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645948v2</w:t>
+                <w:t xml:space="preserve">hal-04480373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Nonlinear network-based quantitative trait prediction from biological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Emilie Devijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Mélina Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear network-based quantitative trait prediction from biological data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Devijver</w:t>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Perthame</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (3), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlae012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583513v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nitrate transporter-sensor MtNPF6.8 regulates the branched chain amino acid/pantothenate metabolic pathway in barrel medic (Medicago truncatula Gaertn.) root tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full native timsTOF PASEF-enabled quantitative proteomics with the i2MassChroQ software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Tarkowski</w:t>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baillau</w:t>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 206, pp.108213. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480373v1</w:t>
+                <w:t xml:space="preserve">hal-04645948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moderate Water Deficit Induces Profound Changes in the Proteome of Developing Maize Ovaries</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariamawit Ashenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,1354 +1021,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Contact between Torulaspora delbrueckii and Saccharomyces cerevisiae Alters Cell Growth and Molecular Interactions in Grape Must</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/beverages9030081⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (11), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233435v1</w:t>
+                <w:t xml:space="preserve">hal-04002996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary: Dominique Job (1947-2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast alignment of mass spectra in large proteomics datasets, capturing dissimilarities arising from multiple complex modifications of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Albane Lysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1188766⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-023-05555-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098956v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast alignment of mass spectra in large proteomics datasets, capturing dissimilarities arising from multiple complex modifications of peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obituary: Dominique Job (1947-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Esquerré-Tugayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Prunier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-023-05555-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1188766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296170v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Duhnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002996v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Physical Contact between Torulaspora delbrueckii and Saccharomyces cerevisiae Alters Cell Growth and Molecular Interactions in Grape Must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chasseriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Duhnen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/beverages9030081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161450v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Protein Phosphorylation during Arabidopsis Seed Germination</w:t>
+                <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data—an alternative to missing value imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Puyaubert</w:t>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (13), pp.7059. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e13525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23137059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.13525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705408v1</w:t>
+                <w:t xml:space="preserve">hal-04146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data—an alternative to missing value imputation</w:t>
+                <w:t xml:space="preserve">Dynamics of Protein Phosphorylation during Arabidopsis Seed Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Berland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Juliette Puyaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e13525. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (13), pp.7059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.13525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23137059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146583v1</w:t>
+                <w:t xml:space="preserve">hal-03705408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bassignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107184v1</w:t>
+                <w:t xml:space="preserve">hal-03135575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03139476v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Berland</w:t>
+                <w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135575v1</w:t>
+                <w:t xml:space="preserve">hal-03139476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t>
               </w:r>
@@ -2620,295 +2620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
+                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327322v1</w:t>
+                <w:t xml:space="preserve">hal-02327302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
+                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327302v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hanks-Type Kinase PknB-Specific Targets in the Streptococcus thermophilus Phosphoproteome</w:t>
               </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3504,51 +3504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,453 +3753,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth molecular and phenotypic characterization in a rice insertion line library facilitates gene identification through reverse and forward genetics approaches.</w:t>
+                <w:t xml:space="preserve">Building a mutant resource for the study of disease resistance in rice reveals the pivotal role of several genes involved in defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lorieux</w:t>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein</w:t>
+                <w:t xml:space="preserve">Odile Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Lozano</w:t>
+                <w:t xml:space="preserve">Amira Guellim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bouniol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Droc</w:t>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00689.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00731.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821958v1</w:t>
+                <w:t xml:space="preserve">hal-02644647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a mutant resource for the study of disease resistance in rice reveals the pivotal role of several genes involved in defence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Including shared peptides for estimating protein abundances: A significant improvement for quantitative proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Faivre-Rampant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joan Estevan</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00731.x⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (18), pp.2797-2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644647v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including shared peptides for estimating protein abundances: A significant improvement for quantitative proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">In-depth molecular and phenotypic characterization in a rice insertion line library facilitates gene identification through reverse and forward genetics approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Xu</w:t>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+                <w:t xml:space="preserve">Jaime Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Giraud</w:t>
+                <w:t xml:space="preserve">Mathieu Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Gaétan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (18), pp.2797-2801. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.555-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645398v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oculimacula yallundae lifestyle revisited: relationships between the timing of eyespot symptom appearance, the development of the pathogen and the responses of infected partially resistant wheat plants</w:t>
               </w:r>
@@ -4427,1776 +4427,1776 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of phenomic, proteomic, and genomic data into a multi-scale network unravels missing heritability for maize response to water deficit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, St Louis Missouri, United States</w:t>
+              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUPA, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175540v1</w:t>
+                <w:t xml:space="preserve">hal-05386121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of phenomic, proteomic, and genomic data into a multi-scale network unravels missing heritability for maize response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FPS, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">67th Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, St Louis Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814450v1</w:t>
+                <w:t xml:space="preserve">hal-05175540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baber Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd GxExM Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of phenomic, proteomic, and genomic data into a multi-scale network unravels missing heritability for maize response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Protéome Vert, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FPS, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814473v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
+                <w:t xml:space="preserve">Integration of phenomic, proteomic, and genomic data into a multi-scale network unravels missing heritability for maize response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journées Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Protéome Vert, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302629v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
+                <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marlène Davanture</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878360v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815633v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish, French and Portuguese Proteomics Societies, May 2022, VilaMoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878368v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought response QTLs detected on phenotypic ratios contribute to the genotype x environment interaction.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développements pour la protéomique végétale à haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879700v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Drought response QTLs detected on phenotypic ratios contribute to the genotype x environment interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878405v1</w:t>
+                <w:t xml:space="preserve">hal-03879700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INPPO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879763v1</w:t>
+                <w:t xml:space="preserve">hal-03878405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+                <w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Negro</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AMAIZING Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879809v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t>
+                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Negro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMAIZING Final Conference</w:t>
+              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879824v1</w:t>
+                <w:t xml:space="preserve">hal-03879816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecOMS, an open search approach challenging the identification of peptides showing sequence polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6205,564 +6205,564 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879816v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">SpecOMS, an open modification search approach challenging high-throughput single amino acid variations identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th INPPO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509300v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Omics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879843v1</w:t>
+                <w:t xml:space="preserve">hal-03509300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Chaubet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391988v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFEAP-SFSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
@@ -6785,1000 +6785,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Proteome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium GisBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509317v1</w:t>
+                <w:t xml:space="preserve">hal-03879857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium GisBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Green Proteome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879857v1</w:t>
+                <w:t xml:space="preserve">hal-03509317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching absolute quantification using label-free shotgun proteomics coupled with external protein standards spiked in yeast extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Millan Oropeza</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEAP 2018 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Albi, France. pp.1</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349950v1</w:t>
+                <w:t xml:space="preserve">hal-02391988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantifcation methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaching absolute quantification using label-free shotgun proteomics coupled with external protein standards spiked in yeast extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Millan Oropeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SFEAP 2018 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Albi, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879922v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Peptide filtering differently affects the performances of XIC-based quantifcation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPPO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Journées Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509356v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">INPPO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879954v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAKomics: large-scale functional analysis of the WAK genes involved in the rice/Magnaporthe oryzae interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delteil</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758451v1</w:t>
+                <w:t xml:space="preserve">hal-03879954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">WAKomics: large-scale functional analysis of the WAK genes involved in the rice/Magnaporthe oryzae interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la collection de mutants riz Génoplante pour l'identification de gènes d'intérêt agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Chalvon-Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologies végétales et gestion durable des resistances face à des stress biotiques et abiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rennes, France. p. 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7788,2830 +7913,2830 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025</w:t>
+              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108269v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCQR: Enhancing the processing and analysis of quantitative proteomics data by incorporating chromatography and mass spectrometry information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying Single Amino Acid Variant with SpecOMS an OpenModification Search engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2025 saint-Malo</w:t>
+              <w:t xml:space="preserve">EUPA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113649v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Rhizosphere Microbiota Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurencia Fera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of phenomic, proteomic, and genomic data into a multi-scale network unravels missing heritability for maize response to water deficit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large scale plant protein turnover measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod "Une vie plastique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Annual ASMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814511v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale plant protein turnover measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of phenomic, proteomic, and genomic data into a multi-scale network unravels missing heritability for maize response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ASMS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod "Une vie plastique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590280v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ : full native timsTOF PASEF-enabled quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuBIC-MS Winter School 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Winterberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the artefactual oxidation in SPEED extraction for leaf samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurencia Fera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging SpecOMS and X!Tandem identification results using machine learning algorithm in i2MassChroQ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the efficiency of the SPEED protein extraction protocol on plant samplesEvaluation of the efficiency of the SPEED protein extraction protocol on plant samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Huseynova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023 the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ProteoAix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103233v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the efficiency of the SPEED protein extraction protocol on plant samplesEvaluation of the efficiency of the SPEED protein extraction protocol on plant samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging SpecOMS and X!Tandem identification results using machine learning algorithm in i2MassChroQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">ProteoAix 2023 the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302587v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Biosphera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878417v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
+                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879730v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sven Brehmer</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687564v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Modification Search using SpecOMS and i2MassChroQ</w:t>
+                <w:t xml:space="preserve">X!TandemPipeline++: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">70th ASMS Conference on Mass Spectrometry and Allied Topics ( ASMS 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735820v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading X!TandemPipeline and MassChroQ for fast and accurate timsTOF native raw data support for quantitative proteomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoVilamoura 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687443v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i2MassChroQ: Software for Ion Mobility-Enabled Quantitative Proteomics in timsTOF Data Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant: A new way to perform large scale protein turnovers determination using the peptides isotopic distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Plateforme d'Analyse Protéomique de Paris Sud-Ouest (PAPPSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liam Le Goffic</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773594v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub optimal 15N metabolic labelling in plant to determine protein turnovers: A new look at the isotopic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vincent Bienvenut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InPPO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Vancouvert, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes SP3, STrap, Tube-Gel et digestion liquide pour la préparation d'échantillons végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879894v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des méthodes SP3, STrap, Tube-Gel et digestion liquide pour la préparation d'échantillons végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">SMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879878v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t>
+              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511745v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Negro</w:t>
+                <w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879934v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10643,176 +10768,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MassChroQ : A versatile tool for mass spectrometry quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final COST meeting : Plant Proteomics in Europe, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10822,391 +10947,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined test for feature selection on sparse metaproteomics data - alternative to missing value imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bassignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics provides novel insights into the mechanisms of drought tolerance in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Silvia Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11216,117 +11341,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP du projet &amp;quot;PAPPSO Proteomics facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Rusconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11336,105 +11461,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation génotype-phénotype: des approches réductionnistes aux approches holistiques basées sur la protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Paris Saclay, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05457137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11581,51 +11706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Tarkowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chasseriaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9030081" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes6010006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.02.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouniol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00689.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02DFS9FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100660" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0GZZC0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Benavente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0168-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CV1KNCL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan Oropeza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yahiaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Fera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302587v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Huseynova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457137v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c01119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04480373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Tarkowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baillau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645948v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brehmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariamawit Ashenafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14101239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Lysiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05555-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chasseriaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9030081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03705408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Puyaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.10.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes6010006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.02.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100660" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0GZZC0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lozano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouniol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Droc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00689.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02DFS9FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01940.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Benavente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0168-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CV1KNCL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magnette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Oliveira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan Oropeza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758451v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delteil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821581v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yahiaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S&#233;raphin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurencia Fera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814494v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Huseynova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103233v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687443v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735820v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Le Goffic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276724v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653233v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457137v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>