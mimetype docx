--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -362,222 +362,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mecanismos de proteção de direitos de propriedade no sistema agroindustrial do leite: Um estudo no Paraná, Brasil, e na antiga Midi-Pyrénées, França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Carolina Andrea G. W. Sudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
+              <w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramr230171.pt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349720v1</w:t>
+                <w:t xml:space="preserve">hal-04349688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanismos de proteção de direitos de propriedade no sistema agroindustrial do leite: Um estudo no Paraná, Brasil, e na antiga Midi-Pyrénées, França</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Paulo Souza</w:t>
+                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Bouroullec</w:t>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (4), 30 p. </w:t>
+              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.523-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramr230171.pt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349688v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of Brazilian dairy farms based on vulnerability characteristics</w:t>
               </w:r>
@@ -3010,230 +3010,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance Mechanisms in Specialty Beef Production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
+                <w:t xml:space="preserve">Les problèmes de coordination des transactions multiples : le cas d’approvisionnement des produits locaux aux clients professionnels par les plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251938v1</w:t>
+                <w:t xml:space="preserve">hal-03251915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de coordination des transactions multiples : le cas d’approvisionnement des produits locaux aux clients professionnels par les plateformes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bavec</w:t>
+                <w:t xml:space="preserve">Governance Mechanisms in Specialty Beef Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guimaraes, Amanda.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Roucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251915v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de gouvernance des « nouveaux » circuits courts collectifs : un défi pour leur durabilité</w:t>
               </w:r>
@@ -5626,51 +5626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Gilmara Barboza Janu&#225;rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Colombo Pimentel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Siqueira Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasiele Scaramal Madrona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100689" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G. W. Sudr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramr230171.pt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maira Tonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiane Aparecida Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48142/2420221842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo De Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/riae.v21i1.20530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es, Amanda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raucan Maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G&#243;mez Winkler Sudr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAUSP-07-2020-0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7521" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guimar&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roucan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes, Amanda." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. G. W Sudres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Souza Junior" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roucan-Kane, Maud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza Junior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, F." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria, F." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, G." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bernardino Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Zen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moraes Ozaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siquera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Izard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2377.4248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Karcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Augueres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Gilmara Barboza Janu&#225;rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Colombo Pimentel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Siqueira Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasiele Scaramal Madrona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100689" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G. W. Sudr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramr230171.pt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maira Tonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiane Aparecida Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48142/2420221842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo De Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/riae.v21i1.20530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es, Amanda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raucan Maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G&#243;mez Winkler Sudr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAUSP-07-2020-0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7521" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guimar&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roucan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes, Amanda." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. G. W Sudres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Souza Junior" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roucan-Kane, Maud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza Junior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, F." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria, F." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, G." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bernardino Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Zen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moraes Ozaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siquera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Izard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2377.4248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Karcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Augueres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>