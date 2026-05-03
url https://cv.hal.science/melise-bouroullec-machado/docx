--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -115,737 +115,737 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications: Comparing protection models and reviewing scientific literature on wines</w:t>
+                <w:t xml:space="preserve">Déterminants de l’implication des agriculteurs dans les plateformes d’approvisionnement en produits locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaqueline Gilmara Barboza Januário</w:t>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Colombo Pimentel</w:t>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suelen Siqueira Dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grasiele Scaramal Madrona</w:t>
+                <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foohum.2025.100689⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391 (1), pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecru.391.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481466v1</w:t>
+                <w:t xml:space="preserve">hal-04982150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l’implication des agriculteurs dans les plateformes d’approvisionnement en produits locaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical indications: Comparing protection models and reviewing scientific literature on wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Gilmara Barboza Januário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bavec</w:t>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+                <w:t xml:space="preserve">Tatiana Colombo Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+                <w:t xml:space="preserve">Suelen Siqueira Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rouviere</w:t>
+                <w:t xml:space="preserve">Grasiele Scaramal Madrona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391 (1), pp.101-118. </w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.100689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecru.391.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2025.100689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982150v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanismos de proteção de direitos de propriedade no sistema agroindustrial do leite: Um estudo no Paraná, Brasil, e na antiga Midi-Pyrénées, França</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Andrea G. W. Sudré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melise Bouroullec</w:t>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramr230171.pt⟩</w:t>
+              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.523-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349688v1</w:t>
+                <w:t xml:space="preserve">hal-04349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Mecanismos de proteção de direitos de propriedade no sistema agroindustrial do leite: Um estudo no Paraná, Brasil, e na antiga Midi-Pyrénées, França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Andrea G. W. Sudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Melise Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.523-549. </w:t>
+              <w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramr230171.pt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349720v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of Brazilian dairy farms based on vulnerability characteristics</w:t>
+                <w:t xml:space="preserve">Quelle singularité des contrats sur la production, en France, dans un contexte de transition des filières agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maira Tonet</w:t>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
+                <w:t xml:space="preserve">Lucas Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cesar Damasceno</w:t>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100040. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 385, pp.119-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022948v1</w:t>
+                <w:t xml:space="preserve">hal-04349771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle singularité des contrats sur la production, en France, dans un contexte de transition des filières agricoles ?</w:t>
+                <w:t xml:space="preserve">Typology of Brazilian dairy farms based on vulnerability characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Rosa Maira Tonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bettoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Cholez</w:t>
+                <w:t xml:space="preserve">Julio Cesar Damasceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dervillé</w:t>
+                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 385, pp.119-140. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.11830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349771v1</w:t>
+                <w:t xml:space="preserve">hal-04022948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance in agrifood global value chain</w:t>
               </w:r>
@@ -948,77 +948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance of sustainability standards in new farmers collective's brands: The case of Occitania dairy sector. Farmers' brands and sustainability standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1091,51 +1091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiane Aparecida Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimarães, Amanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raucan Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Andrea Gómez Winkler Sudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAUSP Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (4), pp.425-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,51 +1550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes gouvernances des circuits courts alimentaires de vente en ligne collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (371), pp.59-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1738,77 +1738,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche-Regime Contractual Arrangements as Drivers of Agri-Food Transitions: Insights from the French Dairy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,64 +1859,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the competition regime in the Occitan dairy sector: a theorical contribution from the new and historical institutional economics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès de l’Association Française d’Économie Politique : Crises et inégalités - Comment habiter le monde de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LADYSS, CESSMA et LIED, et par Université Paris Cité, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,77 +1941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial agrifood transition: the reconfiguration of contract arrangements between the conventional dairies and territorialized collective initiatives in the south-west of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E TIPU IFAMA (International Food and Agribusiness Management Association) 2023 WORLD CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2036,64 +2036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats dispositif institutionnel d’un régime de concurrence néolibéral : une analyse institutionnaliste de la régulation du secteur laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimarães, Amanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,247 +2125,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La coexistence des associations et sociétés coopératives d’intérêt collectif dans la gouvernance de l’approvisionnement des produits locaux1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977917v1</w:t>
+                <w:t xml:space="preserve">hal-03564315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coexistence des associations et sociétés coopératives d’intérêt collectif dans la gouvernance de l’approvisionnement des produits locaux1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bavec</w:t>
+                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564315v1</w:t>
+                <w:t xml:space="preserve">hal-04977917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance analysis in global coffee value chain: a study with downstream agents</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2453,260 +2453,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation, distribution, and remuneration in the specialty coffee global value chain In: XV Research Workshop on Institutions and Organizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d'un agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Research Workshop on Institutions and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, São Paulo (Virtual), Brazil</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353531v1</w:t>
+                <w:t xml:space="preserve">hal-03564289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d'un agenda de recherche</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Value creation, distribution, and remuneration in the specialty coffee global value chain In: XV Research Workshop on Institutions and Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France. 29p</w:t>
+              <w:t xml:space="preserve">XV Research Workshop on Institutions and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, São Paulo (Virtual), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564289v1</w:t>
+                <w:t xml:space="preserve">hal-04353531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance in agrifood global value chain: a bibliometric analysis of the past 15 years</w:t>
               </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès international de l’Association Française d'Economie Politique, 2021, Toulouse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII SEMEAD - Seminários em Administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sao Paulo, Brazil, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3016,77 +3016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problèmes de coordination des transactions multiples : le cas d’approvisionnement des produits locaux aux clients professionnels par les plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bavec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Roucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de gouvernance des « nouveaux » circuits courts collectifs : un défi pour leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3288,90 +3288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing participation in collective organizations with heterogeneous multi-stakeholder membership: The determinants producers’ membership and their engaged participation in collective life and decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bavec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFEP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3422,51 +3422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimarães, Amanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Roucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. G. W Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2° Simposio de Pos-graduação e Pesquisa en Administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Maringá, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3599,90 +3599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of farmers’ participation in collective organizations and their governance: the case of French platforms supplying local produce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bavec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EAAE PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Castelldefels, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3701,217 +3701,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essai de typologie d'agriculteurs en circuit court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Roucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse. FRA., May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607724v1</w:t>
+                <w:t xml:space="preserve">hal-02739958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de typologie d'agriculteurs en circuit court</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse. FRA., May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739958v1</w:t>
+                <w:t xml:space="preserve">hal-01607724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational innovations in the French bovine meat industry: a case Study of the Label Rouge Veau d’Aveyron et du Ségala</w:t>
               </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roucan-Kane, Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. G. W Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4139,51 +4139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risso, F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th SOBER Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4202,273 +4202,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOS : un outil d'analyse de la durabilité des systèmes agroalimentaires alternatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exigências de mercado e certificação Fairtrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risso, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roucan-Kane, Maud</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th APDR Congress, Evora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252131v1</w:t>
+                <w:t xml:space="preserve">hal-03252148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exigências de mercado e certificação Fairtrade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
+                <w:t xml:space="preserve">ATOS : un outil d'analyse de la durabilité des systèmes agroalimentaires alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risso, G.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
+                <w:t xml:space="preserve">Victoria, F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roucan-Kane, Maud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th APDR Congress, Evora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">8ème Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252148v1</w:t>
+                <w:t xml:space="preserve">hal-03252131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing sustainable local food supply chains: producers' platforms as an opportunity of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria, F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,77 +4789,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des relations contractuelles dans la filière bovine laitière occitane : le cas de la SAS Fleurs de Bigorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2T d'INRAE : Transformations et transitions - comment analyser et favoriser les transformations et transitions des filières pour des systèmes alimentaires sains et durables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4884,64 +4884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of short food supply chains governance: innovative collective platforms supplying local produces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,77 +5011,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How niche-regime contractual arrangements foster agri-food transition? An in-depth case study in the French dairy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5144,51 +5144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Karcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5219,51 +5219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des circuits courts post Covid-19 : le cas du territoire de Toulouse Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Karcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5307,51 +5307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What fills a cup of special coffee? A study with agents in the specialty coffee global value chain in Brazil and Europe*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimarães, Amanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,51 +5395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs des circuits courts collectifs : innovateurs ou premiers adeptes de la consommation alimentaire de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Augueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECOLE INGENIEURS DE PURPAN. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,51 +5626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Gilmara Barboza Janu&#225;rio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Colombo Pimentel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Siqueira Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasiele Scaramal Madrona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100689" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G. W. Sudr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramr230171.pt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maira Tonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiane Aparecida Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48142/2420221842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo De Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/riae.v21i1.20530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es, Amanda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raucan Maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G&#243;mez Winkler Sudr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAUSP-07-2020-0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7521" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guimar&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roucan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes, Amanda." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. G. W Sudres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Souza Junior" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roucan-Kane, Maud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza Junior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, F." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria, F." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, G." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bernardino Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Zen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moraes Ozaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siquera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Izard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2377.4248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Karcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Augueres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Gilmara Barboza Janu&#225;rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Colombo Pimentel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Siqueira Dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasiele Scaramal Madrona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100689" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G. W. Sudr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramr230171.pt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maira Tonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiane Aparecida Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48142/2420221842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo De Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/riae.v21i1.20530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es, Amanda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raucan Maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G&#243;mez Winkler Sudr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAUSP-07-2020-0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7521" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guimar&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roucan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes, Amanda." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. G. W Sudres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Souza Junior" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roucan-Kane, Maud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza Junior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, F." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria, F." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bernardino Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Zen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moraes Ozaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siquera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Izard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2377.4248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Karcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Augueres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>