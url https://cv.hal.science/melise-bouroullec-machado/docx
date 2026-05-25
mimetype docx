--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -81,1640 +81,1757 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l’implication des agriculteurs dans les plateformes d’approvisionnement en produits locaux.</w:t>
+                <w:t xml:space="preserve">Governing specialty coffee value distribution: from formal mechanisms to relational contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bavec</w:t>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+                <w:t xml:space="preserve">Jaiane Aparecida Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rouviere</w:t>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391 (1), pp.101-118. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecru.391.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2026.1744218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982150v1</w:t>
+                <w:t xml:space="preserve">hal-05626221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical indications: Comparing protection models and reviewing scientific literature on wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Gilmara Barboza Januário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Tatiana Colombo Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Colombo Pimentel</w:t>
+                <w:t xml:space="preserve">Suelen Siqueira Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasiele Scaramal Madrona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.100689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foohum.2025.100689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Déterminants de l’implication des agriculteurs dans les plateformes d’approvisionnement en produits locaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391 (1), pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecru.391.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349720v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecanismos de proteção de direitos de propriedade no sistema agroindustrial do leite: Um estudo no Paraná, Brasil, e na antiga Midi-Pyrénées, França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Andrea G. W. Sudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAM. Revista de Administração Mackenzie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (4), 30 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1678-6971/eramr230171.pt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle singularité des contrats sur la production, en France, dans un contexte de transition des filières agricoles ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
+                <w:t xml:space="preserve">Les rôles multiples des circuits courts alimentaires de proximité dans le programme LEADER : le cas des GAL d’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Cholez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.11830⟩</w:t>
+              <w:t xml:space="preserve">Revue d’Économie Régionale &amp; Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.523-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.234.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349771v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of Brazilian dairy farms based on vulnerability characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maira Tonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maira Tonet</w:t>
+                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
+                <w:t xml:space="preserve">Julio Cesar Damasceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cesar Damasceno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.100040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in agrifood global value chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle singularité des contrats sur la production, en France, dans un contexte de transition des filières agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+                <w:t xml:space="preserve">Lucas Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Economia e Sociologia Rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1806-9479.2022.260595⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 385, pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853889v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of sustainability standards in new farmers collective's brands: The case of Occitania dairy sector. Farmers' brands and sustainability standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
+                <w:t xml:space="preserve">Governance in agrifood global value chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Mur</w:t>
+                <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech179⟩</w:t>
+              <w:t xml:space="preserve">Revista de Economia e Sociologia Rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9479.2022.260595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420591v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation and distribution in the specialty coffee chain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Governance of sustainability standards in new farmers collective's brands: The case of Occitania dairy sector. Farmers' brands and sustainability standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaiane Aparecida Pereira</w:t>
+                <w:t xml:space="preserve">Lisa Mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizações Rurais &amp; Agroindustriais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, </w:t>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48142/2420221842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853899v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance structure and innovation to create and remunerate value in the specialty beef chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Governance mechanisms and certification in specialty beef production: the case of Aveyron and Segala Veal (ASV) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guimarães, Amanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raucan Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiane Aparecida Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Ibero-Americana de Estratégia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">custos e agronegocio on line </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3), pp.322-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853908v1</w:t>
+                <w:t xml:space="preserve">hal-03604404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance mechanisms and certification in specialty beef production: the case of Aveyron and Segala Veal (ASV) in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Value creation and distribution in the specialty coffee chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiane Aparecida Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">custos e agronegocio on line </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organizações Rurais &amp; Agroindustriais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48142/2420221842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604404v1</w:t>
+                <w:t xml:space="preserve">hal-03853899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property rights and reputation in the dairy agro-industrial system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Governance structure and innovation to create and remunerate value in the specialty beef chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiane Aparecida Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAUSP Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/RAUSP-07-2020-0145⟩</w:t>
+              <w:t xml:space="preserve">Revista Ibero-Americana de Estratégia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.e20530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5585/riae.v21i1.20530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671577v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy and the development of short local chains: an analysis of the RDPs in the Occitanie Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredéric Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.18989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Property rights and reputation in the dairy agro-industrial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Andrea Gómez Winkler Sudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Paulo De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAUSP Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (4), pp.425-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/RAUSP-07-2020-0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les différentes gouvernances des circuits courts alimentaires de vente en ligne collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (371), pp.59-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.7521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1724,3048 +1841,3048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche-Regime Contractual Arrangements as Drivers of Agri-Food Transitions: Insights from the French Dairy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII EAAE Congress : food system transformation in challenging times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists, Aug 2025, Bonn (Germany), Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the competition regime in the Occitan dairy sector: a theorical contribution from the new and historical institutional economics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès de l’Association Française d’Économie Politique : Crises et inégalités - Comment habiter le monde de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LADYSS, CESSMA et LIED, et par Université Paris Cité, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial agrifood transition: the reconfiguration of contract arrangements between the conventional dairies and territorialized collective initiatives in the south-west of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E TIPU IFAMA (International Food and Agribusiness Management Association) 2023 WORLD CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats dispositif institutionnel d’un régime de concurrence néolibéral : une analyse institutionnaliste de la régulation du secteur laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimarães, Amanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coexistence des associations et sociétés coopératives d’intérêt collectif dans la gouvernance de l’approvisionnement des produits locaux1</w:t>
+                <w:t xml:space="preserve">Governance in agrifood global value chain: a bibliometric analysis of the past 15 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bavec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10e Congrès international de l’Association Française d'Economie Politique, 2021, Toulouse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564315v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La coexistence des associations et sociétés coopératives d’intérêt collectif dans la gouvernance de l’approvisionnement des produits locaux1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977917v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance analysis in global coffee value chain: a study with downstream agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d’un agenda de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Lucas Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAMA's 30th World Conference: Food for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353549v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d'un agenda de recherche</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Governance analysis in global coffee value chain: a study with downstream agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France. 29p</w:t>
+              <w:t xml:space="preserve">IFAMA's 30th World Conference: Food for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564289v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation, distribution, and remuneration in the specialty coffee global value chain In: XV Research Workshop on Institutions and Organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrat de production est-il un levier de transition dans les filières agricoles ? Proposition d'un agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
+                <w:t xml:space="preserve">Lucas Bettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Research Workshop on Institutions and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, São Paulo (Virtual), Brazil</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353531v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in agrifood global value chain: a bibliometric analysis of the past 15 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Value creation, distribution, and remuneration in the specialty coffee global value chain In: XV Research Workshop on Institutions and Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès international de l’Association Française d'Economie Politique, 2021, Toulouse.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">XV Research Workshop on Institutions and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, São Paulo (Virtual), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353505v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance in agrifood global value chain: um levantamento bibliometrico dos últimos 15 anos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara de Alencar Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII SEMEAD - Seminários em Administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sao Paulo, Brazil, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance Mechanisms in Specialty Beef Production: the case of Aveyron and Ségala Veal (ASV) in France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Roucan</w:t>
+                <w:t xml:space="preserve">Decomposing participation in collective organizations with heterogeneous multi-stakeholder membership: The determinants producers’ membership and their engaged participation in collective life and decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Schiavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA; SFER; CIRAD; ONIRIS; Université de Nantes, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">IAFEP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251900v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de coordination des transactions multiples : le cas d’approvisionnement des produits locaux aux clients professionnels par les plateformes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+                <w:t xml:space="preserve">Governance Mechanisms in Specialty Beef Production: the case of Aveyron and Ségala Veal (ASV) in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guimarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Roucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">, INRA; SFER; CIRAD; ONIRIS; Université de Nantes, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251915v1</w:t>
+                <w:t xml:space="preserve">hal-03251900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance Mechanisms in Specialty Beef Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guimaraes, Amanda.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guimaraes, Amanda.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Roucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de gouvernance des « nouveaux » circuits courts collectifs : un défi pour leur durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les problèmes de coordination des transactions multiples : le cas d’approvisionnement des produits locaux aux clients professionnels par les plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251926v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing participation in collective organizations with heterogeneous multi-stakeholder membership: The determinants producers’ membership and their engaged participation in collective life and decision-making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les mécanismes de gouvernance des « nouveaux » circuits courts collectifs : un défi pour leur durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFEP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">12ème Journée de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251954v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance structures and certification in specialty beef production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimarães, Amanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Roucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Research Workshop on Institutions and Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistema agroindustrial do leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. G. W Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2° Simposio de Pos-graduação e Pesquisa en Administração</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Maringá, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of farmers’ participation in collective organizations and their governance: the case of French platforms supplying local produce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EAAE PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Castelldefels, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de typologie d'agriculteurs en circuit court</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse. FRA., May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739958v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Essai de typologie d'agriculteurs en circuit court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Roucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les arrangements institutionnels des initiatives collectives de mise en marché des produits locaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse. FRA., May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607724v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational innovations in the French bovine meat industry: a case Study of the Label Rouge Veau d’Aveyron et du Ségala</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Governance structures in Fairtrade systems in Paraná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risso, F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146th EAAE Seminar: Technology transfer as a driver of innovative entrepreneurship in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Crete, Greece</w:t>
+              <w:t xml:space="preserve">53th SOBER Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252105v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of institutional environment in Brazil and France milk production system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. G. W Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">146th EAAE Seminar: Technology transfer as a driver of innovative entrepreneurship in agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance structures in Fairtrade systems in Paraná</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organizational innovations in the French bovine meat industry: a case Study of the Label Rouge Veau d’Aveyron et du Ségala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roucan-Kane, Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risso, F.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
+                <w:t xml:space="preserve">Paulo Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53th SOBER Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paraiba, Brazil</w:t>
+              <w:t xml:space="preserve">146th EAAE Seminar: Technology transfer as a driver of innovative entrepreneurship in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252036v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exigências de mercado e certificação Fairtrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risso, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th APDR Congress, Evora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOS : un outil d'analyse de la durabilité des systèmes agroalimentaires alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria, F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roucan-Kane, Maud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing sustainable local food supply chains: producers' platforms as an opportunity of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria, F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi Bankuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Souza Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th APDR Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafio econômico e ambiental de um sistema de produção de pecuária de corte típico do Estado do Mato Grosso: uma abordagem por ciclo de vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Bernardino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio de Zen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Moraes Ozaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Congresso da Sociedade Brasileira de Economia, Administração e Sociologia Rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité de filières agroalimentaires : une application sur l’élevage de viande bovine en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Teixeira da Silva Siquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de Recherches en Sciences Sociales de la Société Française d'Economie Rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.2377.4248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4775,219 +4892,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des relations contractuelles dans la filière bovine laitière occitane : le cas de la SAS Fleurs de Bigorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Ferreira Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2T d'INRAE : Transformations et transitions - comment analyser et favoriser les transformations et transitions des filières pour des systèmes alimentaires sains et durables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of short food supply chains governance: innovative collective platforms supplying local produces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EAAE - System Dynamics and Innovation in Food Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Innsbruck, Austria. , 2017, Proceedings in System Dynamics and Innovation in Food Networks 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4997,130 +5114,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How niche-regime contractual arrangements foster agri-food transition? An in-depth case study in the French dairy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoit Magrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5130,356 +5247,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et crise de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Karcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INP Toulouse, Ecole d'Ingénieurs de PURPAN; Toulouse Métropole. 2023, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des circuits courts post Covid-19 : le cas du territoire de Toulouse Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Karcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGIR, INP-Ecole d'Ingénieurs de PURPAN; Toulouse Métropole, Mission Agriculture et Alimentation. 2023, 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What fills a cup of special coffee? A study with agents in the specialty coffee global value chain in Brazil and Europe*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guimarães, Amanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Dantas Machado Bouroullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mara Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] State University of Maringá; Université de Toulouse, INP-PURPAN; INRAE UMR AGIR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs des circuits courts collectifs : innovateurs ou premiers adeptes de la consommation alimentaire de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Augueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melise Bouroullec-Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECOLE INGENIEURS DE PURPAN. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5626,51 +5743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Gilmara Barboza Janu&#225;rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Colombo Pimentel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Siqueira Dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasiele Scaramal Madrona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100689" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G. W. Sudr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramr230171.pt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maira Tonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiane Aparecida Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48142/2420221842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo De Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/riae.v21i1.20530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es, Amanda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raucan Maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G&#243;mez Winkler Sudr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAUSP-07-2020-0145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7521" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guimar&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roucan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes, Amanda." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. G. W Sudres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Souza Junior" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roucan-Kane, Maud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza Junior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, F." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, G." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria, F." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bernardino Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Zen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moraes Ozaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siquera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Izard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2377.4248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Karcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Augueres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626221v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara de Alencar Schiavi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiane Aparecida Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1744218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Gilmara Barboza Janu&#225;rio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Colombo Pimentel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Siqueira Dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasiele Scaramal Madrona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bavec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouviere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G. W. Sudr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramr230171.pt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.234.0523" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maira Tonet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11830" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2022.260595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es, Amanda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raucan Maud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48142/2420221842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo De Souza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/riae.v21i1.20530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea G&#243;mez Winkler Sudr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAUSP-07-2020-0145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi Bankuti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guimar&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Roucan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiavi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimaraes, Amanda." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. G. W Sudres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Souza Junior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, F." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza Junior" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roucan-Kane, Maud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risso, G." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252131v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria, F." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bernardino Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Zen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Moraes Ozaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siquera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Izard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2377.4248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guimar&#227;es" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Karcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mara Schiavi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Augueres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>