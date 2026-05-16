--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -338,878 +338,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal linguistics: a primer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive compositionality in the vocal system of bonobos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Coye</w:t>
+                <w:t xml:space="preserve">M. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+                <w:t xml:space="preserve">M. Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Kuhn</w:t>
+                <w:t xml:space="preserve">S W Townsend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (1), pp.81-98. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6742), pp.104-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adv1170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875869v1</w:t>
+                <w:t xml:space="preserve">hal-05472201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of predator model presentation paradigms on titi monkey alarm sequences</w:t>
+                <w:t xml:space="preserve">Animal linguistics: a primer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane Cäsar</w:t>
+                <w:t xml:space="preserve">Camille Coye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-022-03250-1⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (1), pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798063v1</w:t>
+                <w:t xml:space="preserve">hal-03875869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socially mediated overlap in vocal interactions between free-ranging black howler monkeys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of predator model presentation paradigms on titi monkey alarm sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Estrada</w:t>
+                <w:t xml:space="preserve">Cristiane Cäsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Biquand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Lemasson</w:t>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23297⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (11), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-022-03250-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331826v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic decline in a titi monkey population after the 2016-2018 sylvatic yellow fever outbreak in Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socially mediated overlap in vocal interactions between free-ranging black howler monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Briseno-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Duvot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Biquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (12), pp.e23335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23335⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 83 (8), pp.e23297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552852v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titi monkeys combine alarm calls to create probabilistic meaning</w:t>
+                <w:t xml:space="preserve">Dramatic decline in a titi monkey population after the 2016-2018 sylvatic yellow fever outbreak in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Duvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Cäsar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christof Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav3991⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (12), pp.e23335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323973v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: Titi semantics: Context and meaning in Titi monkey call sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Commier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Titi monkeys combine alarm calls to create probabilistic meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Cäsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav3991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav3991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contextual encoding in titi monkey alarm call sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Cäsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-017-2424-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1219,255 +1323,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of examining the processing and production of rule-based sequences in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon W. Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart K. Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Oxford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Approaches to Language Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.523-538, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192886491.013.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alarm calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Evolutionary Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2016, 978-3-319-16999-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16999-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why only a &amp;quot;great&amp;quot; primate discovered speech: A progress report on evolving vocal repertoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ekström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Briseño-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Pascual-Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Sward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings from FONETIK 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11396090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal coordination in the vocal sequences of black-howler monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Briseno-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the International Primatologie Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPS, Aug 2023, Kuching, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1614,51 +1979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wegdell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Schamberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Rothacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12897" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03250-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Briseno-Jaramillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Duvot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pajot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Commier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00512" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2424-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W. Townsend" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart K. Watson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192886491.013.26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16999-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Berthet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wegdell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Schamberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Rothacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surbeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Townsend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv1170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C&#228;sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03250-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Briseno-Jaramillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Estrada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Duvot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Commier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00512" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pajot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2424-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon W. Townsend" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart K. Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192886491.013.26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16999-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05576087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Brise&#241;o-Jaramillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pascual-Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Sward" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11396090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>