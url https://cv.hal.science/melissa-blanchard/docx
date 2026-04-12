--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -180,2916 +180,3598 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New generations, old practices? Mobility, crisis and intergenerational transmission in migrations between Argentina and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02757206.2026.2644212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05553883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bloodline gateways: Italian ancestral citizenship as a resource to bypass European migration policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (11), pp.2734-2750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1369183X.2024.2438648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleuses et travailleurs du sexe à Marseille aux temps du premier confinement : stratégies de réponse et réseaux de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Derosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'OPPEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L'adaptation des pratiques professionnelles de soins et des réseaux de solidarité en temps de pandémie, 2, pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04298546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Nationalités multiples : la mobilité en héritage et comme horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nationalités multiples : la mobilité en héritage et comme horizon, 39 (2-3), pp.7-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.22851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.22851⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04381491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Multiple Citizenships: Mobility as Heritage and Horizon [English Version]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nationalités multiples : la mobilité en héritage et comme horizon, 39 (2-3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.25845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être petit-fils ou petite-fille d’émigrés italiens au Chili : parenté et appartenance dans des familles transnationales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Enfants et descendants, des acteurs de la parenté, 46 (3), pp.45-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1093986ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être petit-fils ou petite-fille d’émigrés italiens au Chili. Parenté et appartenance dans des familles transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (2), pp.45-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1093986ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ЕВРОПЕЙСКОЕ ГРАЖДАНСТВО, ИТАЛЬЯНСКАЯ НАЦИОНАЛЬНОСТЬ И ОФИЦИАЛЬНЫЙ МИФ “ВОЗВРАЩЕНИЯ”: АРГЕНТИНЦЫ И ЧИЛИЙЦЫ – ПОТОМКИ ИТАЛЬЯНСКИХ ЭМИГРАНТОВ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Антропологии/Antropologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.78-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33876/2782-3423/2021-1/78-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, circulations, mobilités. Nouveaux enjeux épistémologiques et conceptuels à l’épreuve du terrain. Ortar Nathalie, Salzbrunn Monika et Stock Mathis (éd.) (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (1), pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.14701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté européenne, nationalité italienne et « mythe institutionnel » du retour : le cas des Argentins et des Chiliens descendants d’émigrés italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (3), pp.545-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.203.0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie d'une mobilisation pour l'eau, bien commun dans les Alpes italiennes. Entre ethnicité, tradition et altermondialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.23-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juggling with Moving Sexual Norms: Senegalese Women’s Attempts to Make Their Way Through Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sexuality and Migration, 16 (4), pp.481-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33182/ml.v16i4.794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing the Multiple Intersections of Mobilities through &amp;quot;Return Migration&amp;quot; in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Diversities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (13), pp.75-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations de retour dans les Alpes italiennes : mobilités, « cittadinanza » et sentiment d’appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirna Francesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (1), pp.171-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.14701⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Dire la violence des frontières. Mises en mots de la migration vers l'Europe, 33 (2-3), pp.301-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Ethnographie d'une mobilisation pour l'eau, bien commun dans les Alpes italiennes. Entre ethnicité, tradition et altermondialisme</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sending money or purchasing provisions? Senegalese migrants’ attempts to negotiate a space for autonomy in long-distance family relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43, pp.23-46</w:t>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Making a future. Coping with risk and uncertainty, negotiating solidarity and individuality in contemporary Africa. Heiss, J.P.; Pelican, M. (Dir. par), 84 (1), pp.40-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Juggling with Moving Sexual Norms: Senegalese Women’s Attempts to Make Their Way Through Migration</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking family relations through the allocation of emigration’s resources: Senegalese migrants’ use of e-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Sexuality and Migration, 16 (4), pp.481-490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33182/ml.v16i4.794⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33182/ml.v10i1.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Observing the Multiple Intersections of Mobilities through &amp;quot;Return Migration&amp;quot; in the Alps</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard communautaire sur le parcours social et la sexualité des femmes sénégalaises « solitaires » à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Diversities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (13), pp.75-87</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dossier Amours Transi(t)s. Transactions sexuelles au prisme de la migration</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sirna Francesca</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fare mercato a Torino: carriere professionali e pratiche quotidiane degli ambulanti stranieri nei mercati rionali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.75-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre logiques de redistribution et volonté d’entreprendre : les relations complexes des migrantes sénégalaises avec leurs familles d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Dire la violence des frontières. Mises en mots de la migration vers l'Europe, 33 (2-3), pp.301-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.8634⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.139-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...362 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ricerche sugli immigrati in Francia: dal “lavoratore ospite” al commerciante à la valise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi emigrazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 173, pp.179-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrantes sénégalaises « en solitaire » à Marseille. Des statuts ambigus entre marginalité et quête de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.111-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer entre des mondes en mutations : femmes sénégalaises, migration et reconfigurations des normes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Filles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classe Préparatoire aux Grandes Ecoles, Hypokhâgne et Khâgne, Feb 2026, Marseille (Lycée Thiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Emotional Commodification of Ancestral Citizenship Acquisition: The Case of Bulgaria and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thales Speroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marhabo Saparova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kaşli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancestral citizenship in motion: migration and the politics of extraterritorial belonging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACE Project, Oct 2025, La Haie, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation Table ronde « De l’enquête à l’enquête-collecte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Revenir. Faire oeuvre de l’expérience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Marseille (MuCEM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">roundtable speaker pour le Panel Legible Identities- Legible identities : the state, the citizen and the national through the lens of the ‘undocumented migrant’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decentering Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22nd Annual Conference IMISCOE, Jul 2025, Paris, Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles générations, vieilles pratiques ? La transmission intergénérationnelle face aux crises dans les migrations entre l'Argentine et l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Transmissions incertaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Toulouse (Université Toulouse II Jean Jaures), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui peut devenir italien ? Les enjeux de la nationalité ancestrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Attribuer la citoyenneté au croisement du sol et du sang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR DEMIG “Immigrés et Émigrés – Le demos face au mouvement migratoire”, Nov 2025, Nice (Université de Nice Côte d’Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Strategy–Identity Dichotomy in Citizenship Acquisition: Intergenerational Narratives of Italian Ancestral Citizenship in South America and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thales Speroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrant Aspirations and New Models of Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HIDDEN Cost Action, Feb 2025, Glasgow, University of Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment définit-on l’appartenance nationale ? Démêler les liens entre migration, colonisation et citoyenneté – le cas Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe de recherche Faire Communauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille (Centre Norbert Elias), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmaking the past making the future: An intergenerational analysis of ancestral citizenship and visions of Europe (2024-2027)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kaşli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Yanaşmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potentials and challenges for Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volkswagen Foundation; Goethe Unviersity Frankfurt, Sep 2024, Hanovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie du commerce des femmes sénégalaises à Marseille: du commerce à la valise à la boutique d’artisanat équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille, ville - laboratoire d’anthropologie urbaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAMA, Anthropovilles, LAVUE, Mar 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser des liens mobiles : transmission de la mémoire familiale et construction d’un héritage transnational dans les familles issues de l’émigration italienne au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mémoires et patrimonialisations des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosa s’intende per popolo italiano? I legami invisibili tra emigrazione, colonizzazione e cittadinanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il popolo del futuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Trento, Nov 2024, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Yanaşmayan</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d’un passeport : Italie Chili aller-retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potentials and challenges for Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volkswagen Foundation; Goethe Unviersity Frankfurt, Sep 2024, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">Langues, femmes et hommes en mouvement - Journée d'études autour de l'exposition "Objets migrateurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Norbert Elias, Idemec, Musées de Marseille, Maisons de la sagesse- Traduire, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tisser des liens mobiles : transmission de la mémoire familiale et construction d’un héritage transnational dans les familles issues de l’émigration italienne au Chili</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles transnationales et circulation du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mémoires et patrimonialisations des migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier S'affilier, parenté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ethnographie du commerce des femmes sénégalaises à Marseille: du commerce à la valise à la boutique d’artisanat équitable</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures and continuities in transnational families: emigrants’ descendants’ mobility from Chile to Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille, ville - laboratoire d’anthropologie urbaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INAMA, Anthropovilles, LAVUE, Mar 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">MIGRATION AND BELONGING IN TIMES OF CRISIS: Troubling Transnationalism and Home-Making in Latin American Trajectories to/from Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valerio Simoni, The Geneva Graduate Institute, IHEID, Sep 2022, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits-enfants d’immigrés italiens au Chili : parenté et appartenance dans des familles transnationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’automne Origines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ANR Origines, Sep 2022, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des retours douteux. Usages du droit à la nationalité et schémas de mobilité entre le Chili et l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Tourisme, Recherches, Institutions, Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleuses et travailleurs du sexe à Marseille aux temps du premier confinement : stratégies de réponse et réseaux de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Derosas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Covid-19: Etats, expériences et incertitudes en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generations old practices? Unraveling new migration dynamics between Argentina and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASA2022: Transformation, Hope and the Commons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2022, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Familles transnationales et circulation du care</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bypassing European restrictive mobility rules through “inherited” Italian passports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier S'affilier, parenté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">SIEF 2021 15th conference- Breaking the rules? Power, participation, transgression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Ethnology and Folklore, Société Internationale d´Ethnologie et de Folklore, Jun 2021, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ruptures and continuities in transnational families: emigrants’ descendants’ mobility from Chile to Italy</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours ou nouvelles émigrations ? Citoyenneté flexible et sentiment d’appartenance dans la mobilité à rebours des Chiliens et des Argentins d’origine italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION AND BELONGING IN TIMES OF CRISIS: Troubling Transnationalism and Home-Making in Latin American Trajectories to/from Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valerio Simoni, The Geneva Graduate Institute, IHEID, Sep 2022, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire "Retours d’exil (XVIe-XIXe siècle)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches historiques (CRH) - Groupe d’Études Ibériques (GEI); EHESS, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...310 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, mobilité et appartenance. L'acquisition extraterritoriale de la nationalité italienne au Chili et en Argentine entre constructions identitaires et nouvelles opportunités migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire conjoint "Rendez-vous sur l'Oder", programme "Pensées françaises contemporaines", cycle "Identité et Nationalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European University Viadrina, Apr 2021, Francfort-sur-l'Oder, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une mondialisation à l’autre : l’utilisation d’une nationalité additionnelle comme laissez-passer pour la circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Rencontres enseignants-chercheurs - La mondialisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Norbert Elias; EHESS; Rectorat Aix-Marseille, May 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour aux origines ? Héritage familial et naturalisation dans la « migration de retour » du Chili à l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Le sens des origines : circulations, appartenances et relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Origines; Centre Norbert Elias (CNE), Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de l'état au centre de la ville : les stratégies de réponse des travailleur.e.s du sexe à Marseille face à la crise du Coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du Centre Norbert Elias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Norbert Elias, Feb 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des migrations stigmatisées aux migrations privilégiées : un parcours de recherche à travers 150 ans de mobilité transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude. Ethique et temporalités de la recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de collaboration franco-chilien ECOS SUD / ANID (2018-2021); Véronique Bénéï; Maria Emilia Tijoux, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3099,175 +3781,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, sexualité et migration. Les commerçantes sénégalaises à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9791032001813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellegrini del nuovo millennio. Aspetti economici et politici delle mobilità religiose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionigi Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mesogea, 2015, 978-88-469-2144-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3277,803 +3959,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Citizenship Restitution Through Time-extended Ius Sanguinis a Pathway to Post-national Citizenship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EUI - Global Citizenship Observatory. </w:t>
+              <w:t xml:space="preserve">EUI, RSC, Working Paper, 2025/55, [Global Governance Programme], GLOBALCIT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">David Owen and Rainer Bauböck (ed.) Citizenship as Reparations: Should the victims of historical injustice be offered membership?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://globalcit.eu/citizenship-as-reparations-should-the-victims-of-historical-injustice-be-offered-membership/11/, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italianness, flexible citizenship and belonging: unraveling paths of emigrants’ descendants “return” in North Eastern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mourlane, Stéphane; Regnard, Céline; Martini, Manuela; Brice, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italianness and Migration from the Risorgimento to the 1960s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-71, 2022, Palgrave Studies in Migration History, 9783030889630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages du droit au retour dans l’Italie du Nord-Est : entre nouvelles migrations et transmission familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fillod-Chabaud, Aurélie; Odasso, Laura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire et défaire les liens familiaux. Usages et pratiques en contexte migratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le sens social, 978-2-7535-7936-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations de retour et reconfigurations socio-économiques dans la montagne méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brogini, Anne; Ghazali, María; Potot, Swanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles). Textes réunis et édités par Anne Brogini, María Ghazali et Swanie Potot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bouchène, 2020, 978-2-35676-126-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Fillod-Chabaud, Aurélie; Odasso, Laura. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione. L’economia politica dei pellegrinaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albera, Dionigi; Blanchard, Melissa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire et défaire les liens familiaux. Usages et pratiques en contexte migratoire</w:t>
+              <w:t xml:space="preserve">Pellegrini del nuovo millennio. Aspetti economici e politici delle mobilità religiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le sens social, 978-2-7535-7936-1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesogea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-88-469-2144-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming Laoban [Boss]: Questioning The Peculiarity Of Professional Trajectories And Strategies Of Chinese Migrant Entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Castagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johanson, Graeme; McAuliffe, Narelle; Bressan, Massimo; Baldassar, Loretta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Migration to Europe. Prato, Italy, and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-286, 2015, 978-1-137-40024-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Aspettando il marabut’: attese e conflitti nella mobilità religiosa delle donne muridi in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albera, Dionigi; Blanchard, Melissa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pellegrini del nuovo millennio. Aspetti economici e politici delle mobilità religiose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesogea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-88-469-2144-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de savoirs entre Europe et Afrique: les enjeux de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moity Maïzi, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et reconnaissance dans les sociétés africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hommes et sociétés, 978-2-8111-1387-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donne Senegalesi in Italia: migranti muridi tra iniziativa femminile e controllo della confraternita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colombo, Asher; Sciortino, Giuseppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stranieri in Italia. Trent'anni dopo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Mulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-176, 2008, 978-88-15-12167-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4083,170 +4765,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generations old practices? Untangling the multiple intersection of mobility, crises and intergenerational transmission in migrations between Argentina and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleuses et travailleurs du sexe à Marseille aux temps du premier confinement : stratégies de réponse et réseaux de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Derosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4256,105 +4938,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les femmes en migration et sur le travail irrégulier : questions d'éthique et impératifs de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Campus EHESS Marseille, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4422,51 +5104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C397AB93"/>
+    <w:nsid w:val="E2DBF9D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8061-3629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848413v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2024.2438648" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Derosas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22851" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093986ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33876/2782-3423/2021-1/78-96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0545" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v16i4.794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirna Francesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v10i1.110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ka&#351;li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yana&#351;mayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/travail-sexualite-migration" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149265?lang=it#text" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mesogea.it/prodotto/pellegrini-del-nuovo-millennio/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castagnone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137400239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815121677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8061-3629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757206.2026.2644212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848413v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2024.2438648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Derosas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093986ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33876/2782-3423/2021-1/78-96" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v16i4.794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirna Francesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v10i1.110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Speroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhabo Saparova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ka&#351;li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yana&#351;mayan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/travail-sexualite-migration" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149265?lang=it#text" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mesogea.it/prodotto/pellegrini-del-nuovo-millennio/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991178v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castagnone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137400239" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815121677" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>