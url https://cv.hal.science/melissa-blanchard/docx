--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1941,1225 +1941,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment définit-on l’appartenance nationale ? Démêler les liens entre migration, colonisation et citoyenneté – le cas Italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe de recherche Faire Communauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille (Centre Norbert Elias), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Online Emotional Commodification of Ancestral Citizenship Acquisition: The Case of Bulgaria and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thales Speroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marhabo Saparova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Kaşli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancestral citizenship in motion: migration and the politics of extraterritorial belonging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACE Project, Oct 2025, La Haie, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation Table ronde « De l’enquête à l’enquête-collecte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Revenir. Faire oeuvre de l’expérience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Marseille (MuCEM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">roundtable speaker pour le Panel Legible Identities- Legible identities : the state, the citizen and the national through the lens of the ‘undocumented migrant’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decentering Migration Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22nd Annual Conference IMISCOE, Jul 2025, Paris, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles générations, vieilles pratiques ? La transmission intergénérationnelle face aux crises dans les migrations entre l'Argentine et l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Transmissions incertaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Toulouse (Université Toulouse II Jean Jaures), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui peut devenir italien ? Les enjeux de la nationalité ancestrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Attribuer la citoyenneté au croisement du sol et du sang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR DEMIG “Immigrés et Émigrés – Le demos face au mouvement migratoire”, Nov 2025, Nice (Université de Nice Côte d’Azur), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Strategy–Identity Dichotomy in Citizenship Acquisition: Intergenerational Narratives of Italian Ancestral Citizenship in South America and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thales Speroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrant Aspirations and New Models of Citizenship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HIDDEN Cost Action, Feb 2025, Glasgow, University of Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment définit-on l’appartenance nationale ? Démêler les liens entre migration, colonisation et citoyenneté – le cas Italien</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosa s’intende per popolo italiano? I legami invisibili tra emigrazione, colonizzazione e cittadinanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’axe de recherche Faire Communauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille (Centre Norbert Elias), France</w:t>
+              <w:t xml:space="preserve">Il popolo del futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Trento, Nov 2024, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmaking the past making the future: An intergenerational analysis of ancestral citizenship and visions of Europe (2024-2027)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Kaşli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Yanaşmayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potentials and challenges for Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volkswagen Foundation; Goethe Unviersity Frankfurt, Sep 2024, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie du commerce des femmes sénégalaises à Marseille: du commerce à la valise à la boutique d’artisanat équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille, ville - laboratoire d’anthropologie urbaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INAMA, Anthropovilles, LAVUE, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tisser des liens mobiles : transmission de la mémoire familiale et construction d’un héritage transnational dans les familles issues de l’émigration italienne au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire mémoires et patrimonialisations des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cosa s’intende per popolo italiano? I legami invisibili tra emigrazione, colonizzazione e cittadinanza</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New generations old practices? Unraveling new migration dynamics between Argentina and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il popolo del futuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Trento, Nov 2024, Trento, Italy</w:t>
+              <w:t xml:space="preserve">EASA2022: Transformation, Hope and the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Anthropologists, Jul 2022, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d’un passeport : Italie Chili aller-retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, femmes et hommes en mouvement - Journée d'études autour de l'exposition "Objets migrateurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Norbert Elias, Idemec, Musées de Marseille, Maisons de la sagesse- Traduire, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles transnationales et circulation du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier S'affilier, parenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures and continuities in transnational families: emigrants’ descendants’ mobility from Chile to Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIGRATION AND BELONGING IN TIMES OF CRISIS: Troubling Transnationalism and Home-Making in Latin American Trajectories to/from Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valerio Simoni, The Geneva Graduate Institute, IHEID, Sep 2022, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits-enfants d’immigrés italiens au Chili : parenté et appartenance dans des familles transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’automne Origines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet ANR Origines, Sep 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des retours douteux. Usages du droit à la nationalité et schémas de mobilité entre le Chili et l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Tourisme, Recherches, Institutions, Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleuses et travailleurs du sexe à Marseille aux temps du premier confinement : stratégies de réponse et réseaux de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3175,126 +3244,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Covid-19: Etats, expériences et incertitudes en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918891v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03918855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing European restrictive mobility rules through “inherited” Italian passports</w:t>
               </w:r>
@@ -4126,202 +4126,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migrations de retour et reconfigurations socio-économiques dans la montagne méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brogini, Anne; Ghazali, María; Potot, Swanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles). Textes réunis et édités par Anne Brogini, María Ghazali et Swanie Potot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouchène, 2020, 978-2-35676-126-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages du droit au retour dans l’Italie du Nord-Est : entre nouvelles migrations et transmission familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillod-Chabaud, Aurélie; Odasso, Laura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire et défaire les liens familiaux. Usages et pratiques en contexte migratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le sens social, 978-2-7535-7936-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02988669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Brogini, Anne; Ghazali, María; Potot, Swanie. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de savoirs entre Europe et Afrique: les enjeux de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moity Maïzi, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités en Méditerranée. Quotidiens, contrôles, assistances (XVIe-XXIe siècles). Textes réunis et édités par Anne Brogini, María Ghazali et Swanie Potot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bouchène, 2020, 978-2-35676-126-2</w:t>
+              <w:t xml:space="preserve">Savoirs et reconnaissance dans les sociétés africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hommes et sociétés, 978-2-8111-1387-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione. L’economia politica dei pellegrinaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionigi Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4331,351 +4417,265 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albera, Dionigi; Blanchard, Melissa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pellegrini del nuovo millennio. Aspetti economici e politici delle mobilità religiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesogea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-88-469-2144-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming Laoban [Boss]: Questioning The Peculiarity Of Professional Trajectories And Strategies Of Chinese Migrant Entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Castagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanson, Graeme; McAuliffe, Narelle; Bressan, Massimo; Baldassar, Loretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Migration to Europe. Prato, Italy, and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-286, 2015, 978-1-137-40024-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02991178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Aspettando il marabut’: attese e conflitti nella mobilità religiosa delle donne muridi in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albera, Dionigi; Blanchard, Melissa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pellegrini del nuovo millennio. Aspetti economici e politici delle mobilità religiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesogea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-88-469-2144-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991077v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02991099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donne Senegalesi in Italia: migranti muridi tra iniziativa femminile e controllo della confraternita</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2DBF9D4"/>
+    <w:nsid w:val="1C0C1189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8061-3629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757206.2026.2644212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848413v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2024.2438648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Derosas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093986ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33876/2782-3423/2021-1/78-96" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v16i4.794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirna Francesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v10i1.110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Speroni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhabo Saparova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ka&#351;li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yana&#351;mayan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/travail-sexualite-migration" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149265?lang=it#text" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mesogea.it/prodotto/pellegrini-del-nuovo-millennio/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991178v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castagnone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137400239" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815121677" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8061-3629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757206.2026.2644212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848413v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2024.2438648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Derosas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093986ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33876/2782-3423/2021-1/78-96" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v16i4.794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirna Francesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33182/ml.v10i1.110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Speroni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhabo Saparova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ka&#351;li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yana&#351;mayan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/travail-sexualite-migration" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149265?lang=it#text" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-anthropologie/2942-savoirs-et-reconnaissance-dans-les-societes-africaines-9782811113872.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mesogea.it/prodotto/pellegrini-del-nuovo-millennio/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Castagnone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137400239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815121677" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>