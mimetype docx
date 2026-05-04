--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -1096,51 +1096,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise sociale : être ou ne pas être hybride ? Etude d'une coopérative d'activité et d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.41 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.031.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
@@ -1240,1188 +1240,1201 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venir travailler dans l'ESS quand on est fonctionnaire : quelle construction de sens ?</w:t>
+                <w:t xml:space="preserve">The funding challenges of digital platform cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bidet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boned</w:t>
+                <w:t xml:space="preserve">Donia Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire (RIUESS). "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th Ciriec International Research Conference on Social Economy. "SSE’s role in the socio-ecological transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux; CIRIEC (International Centre of Research and Information on the Public, Social and Cooperative Economy); Territories of the Social Solidarity Economy Chair (Chaire TerrESS), Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107786v1</w:t>
+                <w:t xml:space="preserve">hal-05549844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejuvenating cooperative governance: the case of an anarchist cooperative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venir travailler dans l'ESS quand on est fonctionnaire : quelle construction de sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gossart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Perrin</w:t>
+                <w:t xml:space="preserve">Olivier Boned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st EGOS Colloquium. "Creativity that goes a long way"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2025, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">24e Rencontres du Réseau inter-universitaire de l'Économie sociale et solidaire (RIUESS). "L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2; Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325246v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficiency as a mode of collective anti-consumption: the case of an anarchist cooperative</w:t>
+                <w:t xml:space="preserve">Rejuvenating cooperative governance: the case of an anarchist cooperative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Banikema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2025 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Centre for Anti-consumption Research (ICAR), Oct 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">41st EGOS Colloquium. "Creativity that goes a long way"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2025, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325245v1</w:t>
+                <w:t xml:space="preserve">hal-05325246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivating unconventional platforms: the funding challenges of digital platform cooperatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufficiency as a mode of collective anti-consumption: the case of an anarchist cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Banikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donia Trabelsi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 2024 : 40th EGOS Colloquium. "Crossroads for Organizations: Time, Space, and People"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies); University of Milano-Bicocca, Jul 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ICAR 2025 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Anti-consumption Research (ICAR), Oct 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638477v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi de financement des plateformes numériques coopératives : rôle des communautés entrepreneuriales</w:t>
+                <w:t xml:space="preserve">Cultivating unconventional platforms: the funding challenges of digital platform cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIG 2024 : 6ème Conférence Entrepreneuriat, Innovation &amp; Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Puteaux, France</w:t>
+              <w:t xml:space="preserve">EGOS 2024 : 40th EGOS Colloquium. "Crossroads for Organizations: Time, Space, and People"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies); University of Milano-Bicocca, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595965v1</w:t>
+                <w:t xml:space="preserve">hal-04638477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du service public à l'ESS. Quelles motivations et quelle construction de sens ?</w:t>
+                <w:t xml:space="preserve">Le défi de financement des plateformes numériques coopératives : rôle des communautés entrepreneuriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bidet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boned</w:t>
+                <w:t xml:space="preserve">Donia Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GESS 2024 : 11èmes journées de recherche GESS (Gestion des Entreprises Sociales et Solidaires). "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ENIG 2024 : 6ème Conférence Entrepreneuriat, Innovation &amp; Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Puteaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107864v1</w:t>
+                <w:t xml:space="preserve">hal-04595965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes numériques coopératives : étude des leviers et freins à l’accès aux financements</w:t>
+                <w:t xml:space="preserve">Du service public à l'ESS. Quelles motivations et quelle construction de sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donia Trabelsi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Rencontres du RIUESS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">GESS 2024 : 11èmes journées de recherche GESS (Gestion des Entreprises Sociales et Solidaires). "Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595959v1</w:t>
+                <w:t xml:space="preserve">hal-05107864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du financement des plateformes coopératives numériques. Étude exploratoire</w:t>
+                <w:t xml:space="preserve">Plateformes numériques coopératives : étude des leviers et freins à l’accès aux financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation; EM Strasbourg Business School; Laboratoire LaRGE; Sciences Po Strasbourg, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23e Rencontres du RIUESS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-Universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148614v1</w:t>
+                <w:t xml:space="preserve">hal-04595959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivating inclusion and harvesting exclusion? A case study of an anarchist food cooperative</w:t>
+                <w:t xml:space="preserve">Les enjeux du financement des plateformes coopératives numériques. Étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gossart</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 2023 : 39th EGOS Colloquium. "Organizing for the good life : between legacy and imagination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies), Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation; EM Strasbourg Business School; Laboratoire LaRGE; Sciences Po Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156414v1</w:t>
+                <w:t xml:space="preserve">hal-04148614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimizing platform cooperatives: an analysis crossing institutional and network lenses</w:t>
+                <w:t xml:space="preserve">Cultivating inclusion and harvesting exclusion? A case study of an anarchist food cooperative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Srnec</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markolf Jossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Banikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sousse (en virtuel), Tunisia</w:t>
+              <w:t xml:space="preserve">EGOS 2023 : 39th EGOS Colloquium. "Organizing for the good life : between legacy and imagination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies), Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549195v1</w:t>
+                <w:t xml:space="preserve">hal-04156414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform cooperatives: identity building through meta-organizing</w:t>
+                <w:t xml:space="preserve">Legitimizing platform cooperatives: an analysis crossing institutional and network lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Özman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Srnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd World Cooperative Congress (ICA Cooperative Research Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sousse (en virtuel), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549232v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social innovation process in context of labor transformation. Case study of the business and employment cooperatives</w:t>
+                <w:t xml:space="preserve">Platform cooperatives: identity building through meta-organizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Özman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Srnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">33rd World Cooperative Congress (ICA Cooperative Research Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337886v1</w:t>
+                <w:t xml:space="preserve">hal-03549232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'émanciper à travers une gestion solidaire. Le cas des coopératives d'activité et d'emploi</w:t>
               </w:r>
@@ -2483,289 +2496,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time shared work: gaining legitimacy through network ambidexterity?</w:t>
+                <w:t xml:space="preserve">Social innovation process in context of labor transformation. Case study of the business and employment cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851711v1</w:t>
+                <w:t xml:space="preserve">hal-02337886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pécher par excès de confiance ? Analyse des relations interindividuelles et interorganisationnelles d’une coopérative d’activités et d’emploi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time shared work: gaining legitimacy through network ambidexterity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS : Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-25</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524625v1</w:t>
+                <w:t xml:space="preserve">hal-01851711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation sociale et enjeux de l’emploi en Europe ? Vers une appropriation des trajectoires dédiées à un développement soutenable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pécher par excès de confiance ? Analyse des relations interindividuelles et interorganisationnelles d’une coopérative d’activités et d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th RIODD Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">AIMS : Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048036v1</w:t>
+                <w:t xml:space="preserve">hal-02524625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation sociale et enjeux de l’emploi en Europe ? Vers une appropriation des trajectoires dédiées à un développement soutenable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th RIODD Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail au sein d'une coopérative d'activité et d'emploi : proposition de décryptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2781,578 +2863,664 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIUESS 2013 : XIIIe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire. "Penser et faire l’Économie Sociale et Solidaire aujourd’hui. Valeurs, Statuts, Projets ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives d’activité et d’emploi : des organisations qui déplacent les frontières du management</w:t>
+                <w:t xml:space="preserve">Plateforme numérique coopérative : les différentes facettes d'une alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aude Deville; Éric Lamarque; Géraldine Michel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Eynaud; Genauto Carvalho de França Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, Management &amp; Société, pp.99-118, 2020, Gestion en liberté, 978-2-37687-375-4</w:t>
+              <w:t xml:space="preserve">Dictionnaire d'une autre gestion : inventaire théorique et pratique des transitions et des communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-380, 2026, Sociologie économique, 978-2-7492-8556-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02871360v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour transformation and institutional re-arrangement in France : a preliminary study of a business and employment cooperative</w:t>
+                <w:t xml:space="preserve">Les coopératives d’activité et d’emploi : des organisations qui déplacent les frontières du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bruno Roelants; Hyungsik Eum; Simel Esim; Sonja Novkovic; Waltteri Katajamäki. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deville; Éric Lamarque; Géraldine Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperatives and the world of work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, Management &amp; Société, pp.99-118, 2020, Gestion en liberté, 978-2-37687-375-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429285936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264849v1</w:t>
+                <w:t xml:space="preserve">halshs-02871360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels freins et quels leviers pour l’innovation sociale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labour transformation and institutional re-arrangement in France : a preliminary study of a business and employment cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Émeline Eudes; Véronique Maire. </w:t>
+              <w:t xml:space="preserve">Bruno Roelants; Hyungsik Eum; Simel Esim; Sonja Novkovic; Waltteri Katajamäki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique à écosystèmes : design, territoire et innovation sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cooperatives and the world of work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, Taylor &amp; Francis Group, pp.205 - 219, 2019, 978-0-367-25085-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429285936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047205v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricoler du collectif à l’heure d’Uber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Ballon</w:t>
+                <w:t xml:space="preserve">Quels freins et quels leviers pour l’innovation sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christèle Lafaye. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émeline Eudes; Véronique Maire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire collectivement du sens. Les apports de François Rousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.126-141, 2017</w:t>
+              <w:t xml:space="preserve">La fabrique à écosystèmes : design, territoire et innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loco, 2018, 978-2-919507-84-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649263v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bricoler du collectif à l’heure d’Uber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christèle Lafaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire collectivement du sens. Les apports de François Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.126-141, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre autrement l’économie sociale et solidaire : le troc des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Linz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Minuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Gardin; Florence Jany-Catrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.191-193, 2016, Économie et société, ISSN 1954-8478, 978-2-7535-5094-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3362,192 +3530,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer et militer&amp;quot;, concevoir l'organisation militante avec François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Andrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A path to stability for hybrid organizations ? From ambivalence to consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3557,65 +3725,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLITIZR / Grand Débat National - Analyse des contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Özman Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,169 +3795,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Laboratoire en Innovation, Technologies, Economie et Management (EA 7363) (Université d’Évry-Val-d’Essonne (UEVE) et Institut Mines-Télécom Business School ); Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2019, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of Social Innovation across Europe - Deliverable D3.1 of the project &amp;quot;Boosting the impact of Social Innovation in Europe through Economic Underpinnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sh. Alijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ceinwen Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangalagiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Neoma Business School. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3799,114 +3967,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler autrement via l'économie sociale et solidaire : Le cas des coopératives d'activité et d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris sciences et lettres, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PSLED035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01743748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4053,51 +4221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.173.0090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.045.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman Gossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mokaddem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02871360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429285936" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Alijani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ceinwen Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangalagiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLED035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.173.0090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.045.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman Gossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mokaddem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5545/dictionnaire-dune-autre-gestion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02871360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429285936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Alijani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ceinwen Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangalagiu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLED035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>