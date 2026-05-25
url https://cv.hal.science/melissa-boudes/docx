--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -372,235 +372,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour market social innovation in France gaining legitimacy through meta-organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prix du cas pédagogique RIODD 2021 : « Du travail autonome à la coopération : les outils de gestion du sens de Coopaname »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+                <w:t xml:space="preserve">Pénélope Codello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Vézina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.26-45. </w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.90-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24840/2183-0606_010.003_0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/ror.173.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910967v1</w:t>
+                <w:t xml:space="preserve">hal-03905764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du cas pédagogique RIODD 2021 : « Du travail autonome à la coopération : les outils de gestion du sens de Coopaname »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labour market social innovation in France gaining legitimacy through meta-organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Codello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Vézina</w:t>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.90-91. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.26-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/ror.173.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24840/2183-0606_010.003_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905764v1</w:t>
+                <w:t xml:space="preserve">hal-03910967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources humaines dans une visée de transformation sociale : trois études de cas de coopératives d’activités et d’emploi</w:t>
               </w:r>
@@ -703,51 +703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vézina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time shared work: gaining legitimacy through network ambidexterity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,51 +2891,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3011,516 +3011,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives d’activité et d’emploi : des organisations qui déplacent les frontières du management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer et militer&amp;quot; : la pensée de François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Aude Deville; Éric Lamarque; Géraldine Michel. </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Andrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Kleszczowski; Adrien Laurent; Jennifer Saniossian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, Management &amp; Société, pp.99-118, 2020, Gestion en liberté, 978-2-37687-375-4</w:t>
+              <w:t xml:space="preserve">Saisir le management des organisations de l'économie sociale et solidaire : perspectives théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.163-176, 2026, Lectures / relectures, 978-2-38630-358-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02871360v1</w:t>
+                <w:t xml:space="preserve">hal-05626227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour transformation and institutional re-arrangement in France : a preliminary study of a business and employment cooperative</w:t>
+                <w:t xml:space="preserve">Les coopératives d’activité et d’emploi : des organisations qui déplacent les frontières du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bruno Roelants; Hyungsik Eum; Simel Esim; Sonja Novkovic; Waltteri Katajamäki. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deville; Éric Lamarque; Géraldine Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperatives and the world of work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, Management &amp; Société, pp.99-118, 2020, Gestion en liberté, 978-2-37687-375-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429285936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264849v1</w:t>
+                <w:t xml:space="preserve">halshs-02871360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels freins et quels leviers pour l’innovation sociale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labour transformation and institutional re-arrangement in France : a preliminary study of a business and employment cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Émeline Eudes; Véronique Maire. </w:t>
+              <w:t xml:space="preserve">Bruno Roelants; Hyungsik Eum; Simel Esim; Sonja Novkovic; Waltteri Katajamäki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique à écosystèmes : design, territoire et innovation sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cooperatives and the world of work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, Taylor &amp; Francis Group, pp.205 - 219, 2019, 978-0-367-25085-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429285936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047205v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricoler du collectif à l’heure d’Uber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Ballon</w:t>
+                <w:t xml:space="preserve">Quels freins et quels leviers pour l’innovation sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christèle Lafaye. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émeline Eudes; Véronique Maire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire collectivement du sens. Les apports de François Rousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.126-141, 2017</w:t>
+              <w:t xml:space="preserve">La fabrique à écosystèmes : design, territoire et innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loco, 2018, 978-2-919507-84-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649263v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bricoler du collectif à l’heure d’Uber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christèle Lafaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire collectivement du sens. Les apports de François Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.126-141, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre autrement l’économie sociale et solidaire : le troc des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Linz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Minuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Gardin; Florence Jany-Catrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie sociale et solidaire en coopérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.191-193, 2016, Économie et société, ISSN 1954-8478, 978-2-7535-5094-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3530,192 +3642,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer et militer&amp;quot;, concevoir l'organisation militante avec François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Andrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A path to stability for hybrid organizations ? From ambivalence to consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,51 +3837,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLITIZR / Grand Débat National - Analyse des contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3795,169 +3907,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Laboratoire en Innovation, Technologies, Economie et Management (EA 7363) (Université d’Évry-Val-d’Essonne (UEVE) et Institut Mines-Télécom Business School ); Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2019, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of Social Innovation across Europe - Deliverable D3.1 of the project &amp;quot;Boosting the impact of Social Innovation in Europe through Economic Underpinnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh. Alijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ceinwen Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangalagiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Neoma Business School. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3967,114 +4079,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler autrement via l'économie sociale et solidaire : Le cas des coopératives d'activité et d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris sciences et lettres, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017PSLED035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01743748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4221,51 +4333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.173.0090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.045.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman Gossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mokaddem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5545/dictionnaire-dune-autre-gestion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02871360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429285936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Alijani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ceinwen Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangalagiu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLED035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.173.0090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.045.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman Gossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mokaddem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.138.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boned" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5545/dictionnaire-dune-autre-gestion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02871360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429285936" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Alijani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ceinwen Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangalagiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLED035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>