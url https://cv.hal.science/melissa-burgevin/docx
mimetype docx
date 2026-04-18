--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -717,517 +717,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectual functioning of adults with Silver-Russell syndrome due to IGF2/H19 hypomethylation in the 11p15 region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladies rares et sciences humaines : un enjeu scientifique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Burgevin</w:t>
+                <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lacroix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (SUPPL 1), pp.795-796</w:t>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131672v1</w:t>
+                <w:t xml:space="preserve">hal-05315089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et Ecrire : C’est pas sorcier ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profil cognitif et psychosocial dans le syndrome de Silver-Russell : une première étude française chez les adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e édition de la Semaine du Cerveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie : Psychologie, Santé et Société : De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433004v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the idiomatic expressions in a life-span perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage et syndrome de Williams (SW) : Exemple de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Noël</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Semaine du cerveau, Journée Internationale des maladies rares : Vivre avec une maladie rare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874671v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et syndrome de Williams (SW) : Exemple de la lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the idiomatic expressions in a life-span perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du cerveau, Journée Internationale des maladies rares : Vivre avec une maladie rare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432250v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude phénotypique du syndrome de Silver-Russell à partir d’une série de 19 patients adolescents et adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1286,81 +1282,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition des Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil intellectuel d’adultes atteints d’un syndrome de Silver-Russell dû à un défaut de méthylation du locus IGF2/H19 dans la région 11p15.</w:t>
+                <w:t xml:space="preserve">Intellectual functioning of adults with Silver-Russell syndrome due to IGHF2/H19 hypomethylation in the 11p15 region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
@@ -1395,97 +1391,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des Assises de Génétique Humaine et Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 53rd European Human Genetics Virtual Conference ESHG 2020.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Glasgow, United Kingdom. European Journal of Human Genetics, 28 (S1), pp.141-797, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00739-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517559v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectual functioning of adults with Silver-Russell syndrome due to IGHF2/H19 hypomethylation in the 11p15 region.</w:t>
+                <w:t xml:space="preserve">Profil intellectuel d’adultes atteints d’un syndrome de Silver-Russell dû à un défaut de méthylation du locus IGF2/H19 dans la région 11p15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
@@ -1520,645 +1525,654 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 53rd European Human Genetics Virtual Conference ESHG 2020.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">10ème édition des Assises de Génétique Humaine et Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517537v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and psychosocial profile in Silver-Russell syndrome: a first study in adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martin-Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 53nd European Human Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden. European Journal of Human Genetics, 27 (S2), pp.1174-1813, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-019-0494-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du bilan neuropsychologique dans les anomalies du développement : l’exemple du syndrome de Silver-Russell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition des Rencontres RARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil cognitif dans le syndrome de Silver-Russell : une première étude française chez les adultes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martin-Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive profile in Silver-Russell syndrome: a first French study in adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martin-Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 52nd European Human Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil psychologique et comportemental d’adultes atteints d’un syndrome de Silver-Russell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Netchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International du Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2168,114 +2182,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation neuropsychologique et médico-sociale des adolescents et adultes porteurs d’un syndrome de Silver-Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021REN20049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03665904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2343,51 +2357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5126CC35"/>
+    <w:nsid w:val="081F97EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2574,51 +2588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-burgevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3562-5767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262312832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Troles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bescond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bourdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2022.104482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mikaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coutinho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1644643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikaty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin-Coignard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Netchine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03665904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burgevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-burgevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3562-5767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262312832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Troles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bescond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bourdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2022.104482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mikaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coutinho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1644643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02061940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00739-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin-Coignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0494-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Netchine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03665904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burgevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>