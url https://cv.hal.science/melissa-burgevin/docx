--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -952,230 +952,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et syndrome de Williams (SW) : Exemple de la lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the idiomatic expressions in a life-span perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du cerveau, Journée Internationale des maladies rares : Vivre avec une maladie rare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432250v1</w:t>
+                <w:t xml:space="preserve">hal-01874671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the idiomatic expressions in a life-span perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage et syndrome de Williams (SW) : Exemple de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Noël</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress for the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Semaine du cerveau, Journée Internationale des maladies rares : Vivre avec une maladie rare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874671v1</w:t>
+                <w:t xml:space="preserve">hal-02432250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1312,51 +1312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectual functioning of adults with Silver-Russell syndrome due to IGHF2/H19 hypomethylation in the 11p15 region.</w:t>
+                <w:t xml:space="preserve">Profil intellectuel d’adultes atteints d’un syndrome de Silver-Russell dû à un défaut de méthylation du locus IGF2/H19 dans la région 11p15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
@@ -1391,106 +1391,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 53rd European Human Genetics Virtual Conference ESHG 2020.2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème édition des Assises de Génétique Humaine et Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517537v1</w:t>
+                <w:t xml:space="preserve">hal-04517559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil intellectuel d’adultes atteints d’un syndrome de Silver-Russell dû à un défaut de méthylation du locus IGF2/H19 dans la région 11p15.</w:t>
+                <w:t xml:space="preserve">Intellectual functioning of adults with Silver-Russell syndrome due to IGHF2/H19 hypomethylation in the 11p15 region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lacroix</w:t>
@@ -1525,73 +1516,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des Assises de Génétique Humaine et Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 53rd European Human Genetics Virtual Conference ESHG 2020.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Glasgow, United Kingdom. European Journal of Human Genetics, 28 (S1), pp.141-797, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00739-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517559v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and psychosocial profile in Silver-Russell syndrome: a first study in adults.</w:t>
               </w:r>
@@ -2357,51 +2357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="081F97EF"/>
+    <w:nsid w:val="022B75DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2588,51 +2588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-burgevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3562-5767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262312832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Troles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bescond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bourdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2022.104482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mikaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coutinho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1644643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02061940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00739-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin-Coignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0494-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Netchine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03665904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burgevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-burgevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3562-5767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262312832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Troles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Burgevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bescond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bourdet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2022.104482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mikaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coutinho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2019.1644643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05315089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02061940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pezzino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00739-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin-Coignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0494-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Netchine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03665904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burgevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN20049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>