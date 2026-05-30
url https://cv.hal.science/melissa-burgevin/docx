--- v2 (2026-05-10)
+++ v3 (2026-05-30)
@@ -2357,51 +2357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022B75DE"/>
+    <w:nsid w:val="3B50BBF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>