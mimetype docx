--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -4241,277 +4241,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t>
+                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Carles</w:t>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990145v1</w:t>
+                <w:t xml:space="preserve">hal-03990007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
+                <w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vrba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+                <w:t xml:space="preserve">Simon Wullschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990007v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
               </w:r>
@@ -4635,77 +4635,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wullschleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5071,51 +5071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,51 +5593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,51 +8181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8312,51 +8312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,51 +8701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8982,51 +8982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10714,398 +10714,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaecomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
+              <w:t xml:space="preserve">AQUAECOMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029670v1</w:t>
+                <w:t xml:space="preserve">hal-05029650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUAECOMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
+              <w:t xml:space="preserve">E-TOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029650v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t>
+                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Forjonel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Marie</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-TOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t>
+              <w:t xml:space="preserve">Aquaecomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173526v1</w:t>
+                <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the tolerance of leaf-associated microbial communities to Kasugamycin through metabolomics and functional descriptors</w:t>
               </w:r>
@@ -11216,77 +11216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing metabolome coverage and metabolism in Microcystis sp. : A comparative evaluation of monophasic and biphasic extraction-based workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forjonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12661,269 +12661,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864023v1</w:t>
+                <w:t xml:space="preserve">hal-03799916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799916v1</w:t>
+                <w:t xml:space="preserve">hal-03864023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t>
               </w:r>
@@ -13159,51 +13159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-descripteurs pour le suivi des effets interactifs d’un biocide et de la lumière sur les biofilms de rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13524,277 +13524,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Pichahn</w:t>
+                <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607887v1</w:t>
+                <w:t xml:space="preserve">hal-02609728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609728v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
               </w:r>
@@ -14757,51 +14757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bidab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bidab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>