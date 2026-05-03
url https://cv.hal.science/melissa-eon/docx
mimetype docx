--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1991,51 +1991,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2120,1898 +2120,1898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Cordazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">M. Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">RRI Tackling global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173487v1</w:t>
+                <w:t xml:space="preserve">hal-05602121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t>
+                <w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Cordazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175677v1</w:t>
+                <w:t xml:space="preserve">hal-05173487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+                <w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Argillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226455v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chéron</w:t>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807763v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alidou Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremed / Restaur - Volet écotoxicologie biofilms - Campagnes 2021 - 2024</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Locale de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Parentis-en-Born, France. pp.23</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044069v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">Phytoremed / Restaur - Volet écotoxicologie biofilms - Campagnes 2021 - 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bidabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">Commission Locale de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Parentis-en-Born, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734503v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2024, Seville, France</w:t>
+              <w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734525v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">Maelle Ballergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2024, Seville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+                <w:t xml:space="preserve">hal-04734525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352912v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Claitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332015v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Claitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173305v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331338v1</w:t>
+                <w:t xml:space="preserve">hal-04173305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332027v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
               </w:r>
@@ -4036,51 +4036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoce Aprianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4116,1842 +4116,1846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Médina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800373v1</w:t>
+                <w:t xml:space="preserve">hal-04332027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
+                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990007v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t>
+                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Carles</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990145v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wullschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722744v1</w:t>
+                <w:t xml:space="preserve">hal-03990145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Carles</w:t>
+                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799923v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic and photosynthesis responses of freshwater periphyton to natural vs synthetic fungicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t>
+                <w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Chaumet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wullschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990184v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990123v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vrba</w:t>
+                <w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351802v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692108v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266583v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351825v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Stamm</w:t>
+                <w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboDay 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692133v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t>
+                <w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
+              <w:t xml:space="preserve">MetaboDay 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136737v1</w:t>
+                <w:t xml:space="preserve">hal-03692133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide Diuron and its modulation by environmental factors</w:t>
+                <w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFMF and Metabomeeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691923v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5960,244 +5964,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème séminaire du Réseau d’Ecotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
+                <w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide Diuron and its modulation by environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">RFMF and Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136746v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6256,456 +6256,456 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variability of fatty acid profiles of the two freshwater diatoms, Gomphonema gracile and Nitzschia palea, in comparison with classical descriptors and in response to herbicides contaminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Demailly</w:t>
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Elfeky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Le Guédard</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ghent, Belgium. pp.27</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609718v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific variability of fatty acid profiles of the two freshwater diatoms, Gomphonema gracile and Nitzschia palea, in comparison with classical descriptors and in response to herbicides contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Elfeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+                <w:t xml:space="preserve">L. Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Wagner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pierre</w:t>
+                <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meiofauna Conference - SeventIMCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal. pp.54</w:t>
+              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ghent, Belgium. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609723v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Delest</w:t>
+                <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
+              <w:t xml:space="preserve">17th Meiofauna Conference - SeventIMCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608381v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
@@ -6719,1775 +6719,2018 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Gery</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227699v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227684v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in periphytic community induced by environmental exposure to diuron and/or imidacloprid depends on seasonal variation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.71</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606879v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and distribuion of diuron in biofilms and joint toxic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Changes in periphytic community induced by environmental exposure to diuron and/or imidacloprid depends on seasonal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.43</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606836v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
+                <w:t xml:space="preserve">Transfer and distribuion of diuron in biofilms and joint toxic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
+                <w:t xml:space="preserve">B. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Menard</w:t>
+                <w:t xml:space="preserve">O. Hourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603372v1</w:t>
+                <w:t xml:space="preserve">hal-02606836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603451v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex communities exposed to multiple pollutants: using passive sampler extracts in periphyton ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">H. Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.16</w:t>
+              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601470v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex communities exposed to multiple pollutants: using passive sampler extracts in periphyton ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603447v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneurs passifs : évaluation de l’exposition des biofilms aux mélanges de pesticides, et du risque écotoxique dans les cours d’eau</w:t>
+                <w:t xml:space="preserve">Complex communities exposed to multiple pollutants: using passive sampler extracts in periphyton ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire des Ecotoxicologues de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Biarritz, France. pp.2</w:t>
+              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601285v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Echantillonneurs passifs : évaluation de l’exposition des biofilms aux mélanges de pesticides, et du risque écotoxique dans les cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Séminaire des Ecotoxicologues de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Biarritz, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation and modification of the Polar Organic Chemical Integrative Sampler for the monitoring of both neutral and acidic pesticides into the tributaries of the Arcachon's Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment and the 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017845v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating metagenome-scale metabolic modelling and metabolomics to identify biochemical interactions in Microcystis phycospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bertrand</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05228419v2</w:t>
+                <w:t xml:space="preserve">hal-05593509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173352v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173358v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8499,51 +8742,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8553,212 +8796,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8780,106 +9023,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8914,132 +9157,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9048,504 +9291,504 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.100378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hazadv.2023.100378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and tolerance to nickel of periphytic biofilm harvested in summer and winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 315, pp.120223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Exposure Regulates Water Oxygenation in Densely Vegetated Shallow Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9563,1019 +9806,1019 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants10071269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of diuron and S-metolachlor on the freshwater diatom Gomphonema gracile: Complementarity between fatty acid proﬁles and different kinds of ecotoxicological impact-endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elfeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 688, pp.960-969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pickhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 - 44, pp.74 - 97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow conditions inﬂuence diuron toxicokinetics and toxicodynamics in freshwater bioﬁlms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 652, pp.1242-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.4009-4024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Mn, Co, Zn, Rb, Cd, Sn, Ba, Sr, and Pb in the otoliths and tissues of eel (Anguilla anguilla) following long-term exposure in an estuarine environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Use of Mixed-Mode Ion Exchange Sorbent for the Passive Sampling of Organic Acids by Polar Organic Chemical Integrative Sampler (POCIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madarassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.13344-13353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597332v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Mixed-Mode Ion Exchange Sorbent for the Passive Sampling of Organic Acids by Polar Organic Chemical Integrative Sampler (POCIS)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Madarassou</w:t>
+                <w:t xml:space="preserve">Accumulation of Mn, Co, Zn, Rb, Cd, Sn, Ba, Sr, and Pb in the otoliths and tissues of eel (Anguilla anguilla) following long-term exposure in an estuarine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 437, pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598230v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otolith microchemistry interrogation of comparative contamination by Cd, Cu and PCBs of eel and flounder, in a large SW France catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo D. Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (3), pp.332-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10585,78 +10828,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of freshwater periphyton to pesticides, their mixture and transformation products: New insight from untargeted metametabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10684,846 +10927,846 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUAECOMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Marie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-TOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t>
+              <w:t xml:space="preserve">Aquaecomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173526v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+                <w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaecomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
+              <w:t xml:space="preserve">E-TOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029670v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the tolerance of leaf-associated microbial communities to Kasugamycin through metabolomics and functional descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Montgillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaEcOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing metabolome coverage and metabolism in Microcystis sp. : A comparative evaluation of monophasic and biphasic extraction-based workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forjonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing High-Throughput Metabolomics in Aquatic Periphyton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Cordazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaEcomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pesticides, their mixture and transformation products on freshwater periphyton metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,342 +11794,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, PARIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic insight in species sensitivity differences within periphytic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual variation of the meta-metabolome and photosynthesis sensitivities and their relationship in freshwater microbial communities exposed to a model herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11927,359 +12170,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic insight in species sensitivity differences within periphytic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du métabolome de trois microalgues pour étudier les différences de sensibilité des communautés périphytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12294,100 +12537,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of time, temperature and light intensity on the metabolome of the model green microalgae (Scenedesmus costatus) in the global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12415,87 +12658,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JS RFMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics insight on the photosynthesis impairment under chemical stress in freshwater biofilms in agriculture context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12510,113 +12753,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école automnale du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sainte-Foy-lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Karolkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12631,113 +12874,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Karolkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12752,87 +12995,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12873,100 +13116,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12998,363 +13241,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-descripteurs pour le suivi des effets interactifs d’un biocide et de la lumière sur les biofilms de rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium annuel du GRIL (Groupe de Recherche Interuniversitaire en Limnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Karolkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13369,225 +13612,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature modulates fatty acids profiles in freshwater diatoms and the impact of herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Elfeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kristineberg, Sweden. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13619,225 +13862,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pichahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13869,225 +14112,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française de Limnologie (AFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de trois pesticides sur les acides gras de Gomphonema gracile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elfeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements (JDED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14119,301 +14362,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de pesticides sur les micro-algues du continuum eau douce-eau marine : Influence de la matière organique dissoute naturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Ecotoxicologie Microbienne - 5èmes Journées thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Banyuls sur Mer, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14423,65 +14666,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14520,97 +14763,97 @@
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14757,51 +15000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bidab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bidab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601285v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599885v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>