--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -72,8721 +72,12809 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RRI Tackling global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytoremed/Restaur - Volet écotoxicologie biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Locale de l'Eau #29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Parentis-en-Born, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Cordazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alidou Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytoremed / Restaur - Volet écotoxicologie biofilms - Campagnes 2021 - 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bidabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission Locale de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Parentis-en-Born, France. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Ballergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2024, Seville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoce Aprianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Claitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Claitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wullschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wullschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic and photosynthesis responses of freshwater periphyton to natural vs synthetic fungicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MetaboDay 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC EUROPE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide Diuron and its modulation by environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RFMF and Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème séminaire du Réseau d’Ecotoxicologie terrestre et aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Meiofauna Conference - SeventIMCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal. pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interspecific variability of fatty acid profiles of the two freshwater diatoms, Gomphonema gracile and Nitzschia palea, in comparison with classical descriptors and in response to herbicides contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Elfeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ghent, Belgium. pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in periphytic community induced by environmental exposure to diuron and/or imidacloprid depends on seasonal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer and distribuion of diuron in biofilms and joint toxic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex communities exposed to multiple pollutants: using passive sampler extracts in periphyton ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex communities exposed to multiple pollutants: using passive sampler extracts in periphyton ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echantillonneurs passifs : évaluation de l’exposition des biofilms aux mélanges de pesticides, et du risque écotoxique dans les cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Séminaire des Ecotoxicologues de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Biarritz, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation and modification of the Polar Organic Chemical Integrative Sampler for the monitoring of both neutral and acidic pesticides into the tributaries of the Arcachon's Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment and the 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.80-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample Preparation for Automated Extraction in Periphyton Metabolomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination procedure for chemical risk assessment in periphyton v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biphasic extraction metabolites in algal matrix or periphyton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - EABX. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periphyton growing and sampling in situ or in mesocosm for metabolomic analysis v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE EABX. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de zones humides de tête de bassin versant - Programme de suivi des sites - Phytoremed/Restaur - Volet écotoxicologie - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE EABX; INRAE RIVERLY; UMR EPOC. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Funosas-Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de zones humides de tête de bassin versant -Programme de suivi des sites -Phytoremed / Restaur - Volet écotoxicologie - Biofilms campagnes 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bidabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR EABX. 2022, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des restaurations hydromorphologiques en plans d'eau : état initial des communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYANOSAFE : Etude des risques liés aux efflorescences de cyanobactéries potentiellement toxiques Cours d'eau du Boudigau : du Marais d'Orx à son exutoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae Nouvelle Aquitaine Bordeaux. 2021, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR ETBX; INRAE UR EABX; Université Bordeaux. 2020, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité du suivi scientifique des plans d'eau de Cazaux-Sanguinet et Parentis-Biscarrosse : Année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’une méthode d’analyse in situ des phosphates échantillonnés par DGT (Diffusive Gradient in Thin film) dans les eaux de surfaces : application dans des plans d'eau aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et bilan du carbone et des nutriments dans les herbiers d’hydrophytes exotiques du lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité du suivi scientifique des plans d’eau de Carcans-Hourtin, Lacanau, Cazaux-Sanguinet et Parentis-Biscarrosse : Année 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact de la moisson de Lagarosiphon major dans l'Etang Blanc (Landes) : rapport 2011-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2014, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la DCF et au suivi PCB pour l’anguille par des lectures d’âge : Rapport final 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremed/Restaur - Volet écotoxicologie biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contrasting effects of seasonality and agricultural practices on periphytic biofilm metabolism and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doufoungognon Carine Estelle Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Locale de l'Eau #29</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05467579v1</w:t>
+              <w:t xml:space="preserve">18ᵉˢ Journées Scientifiques du RFMF LILLE 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Danilo</w:t>
+                <w:t xml:space="preserve">Functional responses of river benthic microbial communities to environmental fluctuations associated with global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRI Tackling global change</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05602121v1</w:t>
+              <w:t xml:space="preserve">RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maximizing metabolome coverage and metabolism in Microcystis sp. : A comparative evaluation of monophasic and biphasic extraction-based workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05173487v1</w:t>
+              <w:t xml:space="preserve">RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Developing High-Throughput Metabolomics in Aquatic Periphyton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Cordazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05175677v1</w:t>
+              <w:t xml:space="preserve">AquaEcomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of pesticides, their mixture and transformation products on freshwater periphyton metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05226455v1</w:t>
+              <w:t xml:space="preserve">RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, PARIS, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response of freshwater periphyton to pesticides, their mixture and transformation products: New insight from untargeted metametabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04734680v1</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04807763v1</w:t>
+              <w:t xml:space="preserve">AQUAECOMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremed / Restaur - Volet écotoxicologie biofilms - Campagnes 2021 - 2024</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forjonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Locale de l'Eau</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05044069v1</w:t>
+              <w:t xml:space="preserve">E-TOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+              <w:t xml:space="preserve">Aquaecomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the tolerance of leaf-associated microbial communities to Kasugamycin through metabolomics and functional descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Montgillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04734503v1</w:t>
+              <w:t xml:space="preserve">AquaEcOmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metabolomic insight in species sensitivity differences within periphytic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04734525v1</w:t>
+              <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+              <w:t xml:space="preserve">Metabolomics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Annual variation of the meta-metabolome and photosynthesis sensitivities and their relationship in freshwater microbial communities exposed to a model herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04352912v1</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04332015v1</w:t>
+              <w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metabolic insight in species sensitivity differences within periphytic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04173305v1</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparaison du métabolome de trois microalgues pour étudier les différences de sensibilité des communautés périphytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04331338v1</w:t>
+              <w:t xml:space="preserve">11ème congrès de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effect of time, temperature and light intensity on the metabolome of the model green microalgae (Scenedesmus costatus) in the global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04173298v1</w:t>
+              <w:t xml:space="preserve">JS RFMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metabolomics insight on the photosynthesis impairment under chemical stress in freshwater biofilms in agriculture context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04332027v1</w:t>
+              <w:t xml:space="preserve">L'école automnale du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sainte-Foy-lès-Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03800373v1</w:t>
+              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03990007v1</w:t>
+              <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03990145v1</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03722744v1</w:t>
+              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and photosynthesis responses of freshwater periphyton to natural vs synthetic fungicides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03799950v1</w:t>
+              <w:t xml:space="preserve">14ème JS du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03799923v1</w:t>
+              <w:t xml:space="preserve">14. JS du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approche multi-descripteurs pour le suivi des effets interactifs d’un biocide et de la lumière sur les biofilms de rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03990184v1</w:t>
+              <w:t xml:space="preserve">Symposium annuel du GRIL (Groupe de Recherche Interuniversitaire en Limnologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temperature modulates fatty acids profiles in freshwater diatoms and the impact of herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Elfeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03990123v1</w:t>
+              <w:t xml:space="preserve">5th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kristineberg, Sweden. pp.1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03351802v1</w:t>
+              <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03692108v1</w:t>
+              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03266583v1</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association française de Limnologie (AFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact de trois pesticides sur les acides gras de Gomphonema gracile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elfeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03351825v1</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements (JDED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Stamm</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboDay 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03692133v1</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.1, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03136737v1</w:t>
+              <w:t xml:space="preserve">26th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effet de pesticides sur les micro-algues du continuum eau douce-eau marine : Influence de la matière organique dissoute naturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème séminaire du Réseau d’Ecotoxicologie terrestre et aquatique</w:t>
-[...2013 lines deleted...]
-                <w:t xml:space="preserve">hal-02597434v1</w:t>
+              <w:t xml:space="preserve">Journées d'Ecotoxicologie Microbienne - 5èmes Journées thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Banyuls sur Mer, France. pp.1, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017845v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating metagenome-scale metabolic modelling and metabolomics to identify biochemical interactions in Microcystis phycospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8796,6064 +12884,2226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613841v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801315v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2023.100378⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234412v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.100378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2023.100378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213772v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and tolerance to nickel of periphytic biofilm harvested in summer and winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 315, pp.120223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Exposure Regulates Water Oxygenation in Densely Vegetated Shallow Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants10071269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of diuron and S-metolachlor on the freshwater diatom Gomphonema gracile: Complementarity between fatty acid proﬁles and different kinds of ecotoxicological impact-endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elfeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 688, pp.960-969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pickhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 - 44, pp.74 - 97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow conditions inﬂuence diuron toxicokinetics and toxicodynamics in freshwater bioﬁlms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 652, pp.1242-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.4009-4024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Mixed-Mode Ion Exchange Sorbent for the Passive Sampling of Organic Acids by Polar Organic Chemical Integrative Sampler (POCIS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accumulation of Mn, Co, Zn, Rb, Cd, Sn, Ba, Sr, and Pb in the otoliths and tissues of eel (Anguilla anguilla) following long-term exposure in an estuarine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 437, pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598230v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Mn, Co, Zn, Rb, Cd, Sn, Ba, Sr, and Pb in the otoliths and tissues of eel (Anguilla anguilla) following long-term exposure in an estuarine environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of Mixed-Mode Ion Exchange Sorbent for the Passive Sampling of Organic Acids by Polar Organic Chemical Integrative Sampler (POCIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madarassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.13344-13353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597332v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otolith microchemistry interrogation of comparative contamination by Cd, Cu and PCBs of eel and flounder, in a large SW France catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo D. Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (3), pp.332-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669389v1</w:t>
-              </w:r>
-[...3836 lines deleted...]
-                <w:t xml:space="preserve">hal-02599885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15000,51 +15250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bidab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601285v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599885v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bidab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doufoungognon Carine Estelle Kon&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599885v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.110" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8NFX7HV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madarassou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669389v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quiniou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.01.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9VM3RQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>