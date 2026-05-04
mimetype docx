--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélissa Fox-Muraton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melissa-fox-muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0947-5825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356813783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the language of imagination : A Wittgensteinian exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analiza i Egzystencja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Good Life Where Others are in Chains ? Camus and Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Humanistic Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir : Existential Ethics as a Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world without imagination? Consequences of aphantasia for an existential account of self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence Philosophy as a Humanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is No Teleological Suspension of the Ethical: Kierkegaard’s Logic Against Religious Justification and Moral Exceptionalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Être sans destin’ : Imre Kertész, ou le concept d’existence constamment rapporté à Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas and Kierkegaard on Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios kierkegaardianos. Revista de filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith in the Mode of Absence: Kierkegaard’s Jewish Readers in 1930s France (Rachel Bespaloff, Benjamin Fondane, Lev Shestov, and Jean Wahl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth Behind the Text : Rachel Bespaloff as a Reader of Kierkegaard from ‘the Most Torn-Apart Backdrop of History’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Solitude and Being-With</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topos : Journal for Philosophy and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, Death and the Limits of Singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Election or the Individual ? Levinas on Kierkegaard’s Challenges to Judaism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penseurs de l’indicible : Wittgenstein, Artaud et le mal-à-dire—au-delà des limites du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Existential and the Psychological: A Critique of the Concept of Anxiety through the Lens of Neurodivergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety and Trauma with and Beyond Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton, Jakub Gomułka, Maciej Kałuża, and Hanna Nasielska, May 2025, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health and Being a Man: Depression and Gender in ‘Guilty?/Not Guilty?’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Kierkegaard and the Construction of Masculinities” Panel, American Academy of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Academy of Religion, Nov 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Misunderstanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Negative: Re-examining the Dialectical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kierkegaard Library, St. Olaf College &amp; Soren Kierkegaard Research Centre, Copenhagen, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymia and Neurodivergence: A Wittgensteinian Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facets of Reality - Contemporary Debates.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Ludwig Wittgenstein Society, Aug 2024, Kirchberg am Wechsel, Austria. pp.234-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of Everyday Existence : Kierkegaard, Laïcité and Public Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and French Laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Danemark, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà la division entre philosophies analytique et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Norman, Camille Nerrière, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)masking and the Challenges of Authentic Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Difference, Disability, Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton; Jakub Gomułka; Hanna Nasielska, Jul 2023, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness, Diversity and Relationality: Challenging Kierkegaard’s Concepts for a Contemporary Existential Ethics of Inclusiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Loneliness and Togetherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)communicabilité de l'expérience: Wittgenstein en dialogue avec Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard: vertige de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness without Distinction: Secularising Kierkegaard’s Concepts for a Contemporary Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Today: Existential Ethics with or without Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus on the (im)possibility of a good life where others are in chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis : Freedom, Responsibility, and Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Normative Discourse and Intimate Self-Determination: Kierkegaardian Existential Ethics and the Language of Sexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Question of Identity, Gender and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, reciprocity, equilibrium: Simone de Beauvoir in dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Love, Sexuality, and the Dangers of Objectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the value of life, just causes, and moral demand: existential ethics and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical ethics meets Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and morality in times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the Language Games of Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to do things with Wittgenstein: The applicability of his ideas within philosophy and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : une éthique existentielle pour notre époque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Besplaoff, ou l’expression de &amp;quot;la souplesse tourmentée de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et pensée du dehors : la philosophie existentielle en Europe et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Positive Theory of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference in Continental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, West Virginia University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir on uncertainty, freedom and equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Uncertainty: Kierkegaard and Possibility, University of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A World without Imagination? Consequences of Aphantasia for an Existential Account of Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagination in Kierkegaard (and Beyond), Husserl Archives, KU Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality for ‘unconditionally every human being’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKC Annual Conference 2018, « Kierkegaard in Dialogue with Late Modernity: Politics, Media and Society », The Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and the Logic of Ethical Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eight International Kierkegaard Conference: “The Wisdom of Kierkegaard: What Existential Lessons Have You Learned from Him?”, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EtHu Seminar 2017 (Centre for Ethics and Humanism) : The Foundations of Existential Ethics, Free University of Brussels (VUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’intériorité et le ‘je’ du langage : la subjectivité chez Wittgenstein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Wittgenstein », PHIER, Université Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Philosophy of Existence in the 1930s: The early reception of Kierkegaard and the method of existential philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconsidering Kierkegaard’s Existential Approach, Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Alienation and Being-With: Rethinking the Existential Stance on Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The Existential Interpretation of Human Beings in Philosophy and Psychology: Validity and Topicality On Occasion of the 200th Anniversary of Kierkegaard’s Birth,” European Humanities University, Vilnius, Center for Philosophical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaardian Ethics and the Crisis of Contemporary Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Kierkegaard Conference, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard Research in the Francophone World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Kierkegaard Reconsidered in a Global World », Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for (Mis)use : Legitimacy and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Uses and Abuses of Kierkegaard », The Søren Kierkegaard Research Centre, Copenhagen Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2025, New Research in the History of Western Philosophy, 978-90-04-72775-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIerkegaard et Wittgenstein. Logique, langage, existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), 280pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de la chair : Phantasmes philosophiques et médicaux de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-10, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium and Love, Self and Others: Simone de Beauvoir in Dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France: A History of Reception and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.152-174, 2025, 978-90-04-72784-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004732933_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)Masking and the Challenges of “Authentic” Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.292-327, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Public Policy: On the Value of Life, Just Cause, and Moral Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann-Christian Pöder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.159-75, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003267560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Kierkegaard’s Existential Ethics for the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 1-13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 215-34.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inauthentic Life Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krise und Kritik: Philosophische Analyse und Zeitgeschehen. Beiträge des 42. Internationales Wittgenstein Symposium, Hrsg. Anne Siegetsleitner, Andreas Oberprantacher &amp; Marie-Luisa Frick, Band XXVII, 2019, pp. 74-76. (ISSN : 1022-3398)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, language and existential knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Kierkegaardian Mind, ed. Adam Buben, Eleanor Helms &amp; Patrick Stokes, London: Routledge, pp. 397-408.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman contre le réel : la littérature existentielle chez Milan Kundera et Imre Kertész</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature et la vie, éd. Christophe Ippolito, Paris, Classiques Garnier, coll. « Rencontres », 2018, pp. 299-311.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kierkegaardian Influence on the Tractatus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie der Logik und Mathematik. Beiträge des 41. Internationales Wittgenstein Symposium, Hrsg. Gabriele M. Mras, Paul Weingartner, Bernhard Ritter, Band XXVI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Existence in France in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard’s Existential Approach, ed. Arne Grøn, René Rosfort &amp; K. Brian Söderquist, Berlin: De Gruyter, pp. 7-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ‘sees the world rightly’ ? The ‘I’ as tension in Wittgenstein’s writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Philosophie der Wahrnehmung und der Beobachtung. Beiträge des 40. Internationales Wittgenstein Symposium, Hrsg. Christoph Limbeck-Lilienau und Friedrich Stadler, Band XXV, Österreichische Ludwig Wittgenstein Gesellschaft, 2017, pp. 59-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittgenstein and Kierkegaard on Ethics, Religious Justification and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ästhetik heute. Beiträge des 39. Internationalen Wittgenstein Symposiums, Hrsg. Stefan Majetschak und Anja Weiberg, Band XXIV, Österreichische Ludwig Wittgenstein Gesellschaft, 2016, pp. 81-83.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bernard Vergote, Sens et répétition : Essai sur l’ironie kierkegaardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 181-186.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : special issue of Kairos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 131-136.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, La conscience malheureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 99-104.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clair, Kierkegaard : Existence et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 55-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bespaloff, Cheminements et carrefours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 35-40.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delecroix, Singulière philosophie : essai sur Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 79-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, Rencontres avec Léon Chestov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 105-110.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Adam, Kierkegaard et Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 21-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lhote, La notion de pardon chez Kierkegaard ou Kierkegaard lecteur de l’Épître aux Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 143-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 137-142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Politis, Kierkegaard en France au XXe siècle : Archéologie d’une réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 169-174.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Language and Meaning: A Brief Contribution to Kierkegaard-Wittgenstein Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realismus-Relativismus-Konstructivismus. Beiträge des 38. Internationalen Wittgenstein Symposiums, Hrsg. Christian Kanzian, Josef Mitterer, Katharina Neges, Band XXIII, Österreichische Ludwig Wittgenstein Gesellschaft, 2015, pp. 92-94.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, Panizza, et le Moi face à l’asile de fous : écriture contre la folie ou écriture folle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Sciences de la vie et Littérature en France et en Europe, de la Révolution à nos jours. Volume I. Herméneutique et clinique, Genève : Droz 2014, pp. 309-322.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Elle reviendra. Bien sûr’ : éthique(s) et esthétique(s) de la répétition dans le deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le deuil dans les littératures des XXe-XXIe siècles, Bernadette Hidalgo-Bachs et Catherine Milkovitch-Rioux (dir.), Clermont-Ferrand : Presses universitaires Blaise Pascal 2014, p. 55-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathia criminalis : l’homme moderne entre aliénisme et criminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions et vérités assassines, éd. Jacques Message et Sylviane Coyault Clermont-Ferrand : PUBP 2013, pp. 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Xosé Queizán : Antigone contre la modernité et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigones contemporaines (de 1945 à nos jours), éd. Rose DUROUX et Stéphanie URDICIAN, Clermont, Presses universitaires Blaise Pascal, pages 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en (dé)lire : Antonin Artaud ou la rupture linguistique du moi social, entre silence et cris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles, langues et silences en héritage, éd. Caroline Andriot-Saillant, Clermont, Presses universitaires Blaise Pascal, 2009, pages 423-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux du langage : corps, expression et rituels d’anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anniversaire, éd. Alain Montandon, Clermont, Presses universitaires Blaise Pascal, 2008, p.233-43.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique, langage et existence: Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Clermont Auvergne (UCA), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé)raison du corps, le mal-à-dire de l’esprit : phantasmes médicaux et (pseudo)psychologiques de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Blaise Pascal (Clermont Ferrand 2) (UBP), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melancholy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Kołoczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/20841043.14.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied cognition & Existential philosophy for times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzenna Jakubczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dąbrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/10.24917/20841043.11.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélissa Fox-Muraton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melissa-fox-muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0947-5825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356813783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the language of imagination : A Wittgensteinian exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analiza i Egzystencja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Good Life Where Others are in Chains ? Camus and Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Humanistic Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir : Existential Ethics as a Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world without imagination? Consequences of aphantasia for an existential account of self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence Philosophy as a Humanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is No Teleological Suspension of the Ethical: Kierkegaard’s Logic Against Religious Justification and Moral Exceptionalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Être sans destin’ : Imre Kertész, ou le concept d’existence constamment rapporté à Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith in the Mode of Absence: Kierkegaard’s Jewish Readers in 1930s France (Rachel Bespaloff, Benjamin Fondane, Lev Shestov, and Jean Wahl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas and Kierkegaard on Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios kierkegaardianos. Revista de filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth Behind the Text : Rachel Bespaloff as a Reader of Kierkegaard from ‘the Most Torn-Apart Backdrop of History’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Solitude and Being-With</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topos : Journal for Philosophy and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, Death and the Limits of Singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Election or the Individual ? Levinas on Kierkegaard’s Challenges to Judaism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penseurs de l’indicible : Wittgenstein, Artaud et le mal-à-dire—au-delà des limites du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Existential and the Psychological: A Critique of the Concept of Anxiety through the Lens of Neurodivergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety and Trauma with and Beyond Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton, Jakub Gomułka, Maciej Kałuża, and Hanna Nasielska, May 2025, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health and Being a Man: Depression and Gender in ‘Guilty?/Not Guilty?’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Kierkegaard and the Construction of Masculinities” Panel, American Academy of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Academy of Religion, Nov 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Misunderstanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Negative: Re-examining the Dialectical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kierkegaard Library, St. Olaf College &amp; Soren Kierkegaard Research Centre, Copenhagen, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymia and Neurodivergence: A Wittgensteinian Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facets of Reality - Contemporary Debates.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Ludwig Wittgenstein Society, Aug 2024, Kirchberg am Wechsel, Austria. pp.234-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of Everyday Existence : Kierkegaard, Laïcité and Public Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and French Laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Danemark, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà la division entre philosophies analytique et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Norman, Camille Nerrière, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)masking and the Challenges of Authentic Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Difference, Disability, Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton; Jakub Gomułka; Hanna Nasielska, Jul 2023, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness, Diversity and Relationality: Challenging Kierkegaard’s Concepts for a Contemporary Existential Ethics of Inclusiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Loneliness and Togetherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)communicabilité de l'expérience: Wittgenstein en dialogue avec Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard: vertige de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness without Distinction: Secularising Kierkegaard’s Concepts for a Contemporary Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Today: Existential Ethics with or without Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus on the (im)possibility of a good life where others are in chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis : Freedom, Responsibility, and Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Normative Discourse and Intimate Self-Determination: Kierkegaardian Existential Ethics and the Language of Sexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Question of Identity, Gender and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, reciprocity, equilibrium: Simone de Beauvoir in dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Love, Sexuality, and the Dangers of Objectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the value of life, just causes, and moral demand: existential ethics and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical ethics meets Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and morality in times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the Language Games of Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to do things with Wittgenstein: The applicability of his ideas within philosophy and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Besplaoff, ou l’expression de &amp;quot;la souplesse tourmentée de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et pensée du dehors : la philosophie existentielle en Europe et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : une éthique existentielle pour notre époque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Positive Theory of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference in Continental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, West Virginia University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir on uncertainty, freedom and equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Uncertainty: Kierkegaard and Possibility, University of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A World without Imagination? Consequences of Aphantasia for an Existential Account of Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagination in Kierkegaard (and Beyond), Husserl Archives, KU Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality for ‘unconditionally every human being’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKC Annual Conference 2018, « Kierkegaard in Dialogue with Late Modernity: Politics, Media and Society », The Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and the Logic of Ethical Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eight International Kierkegaard Conference: “The Wisdom of Kierkegaard: What Existential Lessons Have You Learned from Him?”, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EtHu Seminar 2017 (Centre for Ethics and Humanism) : The Foundations of Existential Ethics, Free University of Brussels (VUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’intériorité et le ‘je’ du langage : la subjectivité chez Wittgenstein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Wittgenstein », PHIER, Université Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Philosophy of Existence in the 1930s: The early reception of Kierkegaard and the method of existential philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconsidering Kierkegaard’s Existential Approach, Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Alienation and Being-With: Rethinking the Existential Stance on Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The Existential Interpretation of Human Beings in Philosophy and Psychology: Validity and Topicality On Occasion of the 200th Anniversary of Kierkegaard’s Birth,” European Humanities University, Vilnius, Center for Philosophical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaardian Ethics and the Crisis of Contemporary Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Kierkegaard Conference, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard Research in the Francophone World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Kierkegaard Reconsidered in a Global World », Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for (Mis)use : Legitimacy and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Uses and Abuses of Kierkegaard », The Søren Kierkegaard Research Centre, Copenhagen Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2025, New Research in the History of Western Philosophy, 978-90-04-72775-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIerkegaard et Wittgenstein. Logique, langage, existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), 280pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de la chair : Phantasmes philosophiques et médicaux de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-10, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium and Love, Self and Others: Simone de Beauvoir in Dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France: A History of Reception and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.152-174, 2025, 978-90-04-72784-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004732933_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)Masking and the Challenges of “Authentic” Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.292-327, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Public Policy: On the Value of Life, Just Cause, and Moral Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann-Christian Pöder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.159-75, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003267560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Kierkegaard’s Existential Ethics for the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 1-13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 215-34.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inauthentic Life Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krise und Kritik: Philosophische Analyse und Zeitgeschehen. Beiträge des 42. Internationales Wittgenstein Symposium, Hrsg. Anne Siegetsleitner, Andreas Oberprantacher &amp; Marie-Luisa Frick, Band XXVII, 2019, pp. 74-76. (ISSN : 1022-3398)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, language and existential knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Kierkegaardian Mind, ed. Adam Buben, Eleanor Helms &amp; Patrick Stokes, London: Routledge, pp. 397-408.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman contre le réel : la littérature existentielle chez Milan Kundera et Imre Kertész</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature et la vie, éd. Christophe Ippolito, Paris, Classiques Garnier, coll. « Rencontres », 2018, pp. 299-311.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kierkegaardian Influence on the Tractatus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie der Logik und Mathematik. Beiträge des 41. Internationales Wittgenstein Symposium, Hrsg. Gabriele M. Mras, Paul Weingartner, Bernhard Ritter, Band XXVI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Existence in France in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard’s Existential Approach, ed. Arne Grøn, René Rosfort &amp; K. Brian Söderquist, Berlin: De Gruyter, pp. 7-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ‘sees the world rightly’ ? The ‘I’ as tension in Wittgenstein’s writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Philosophie der Wahrnehmung und der Beobachtung. Beiträge des 40. Internationales Wittgenstein Symposium, Hrsg. Christoph Limbeck-Lilienau und Friedrich Stadler, Band XXV, Österreichische Ludwig Wittgenstein Gesellschaft, 2017, pp. 59-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, La conscience malheureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 99-104.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bernard Vergote, Sens et répétition : Essai sur l’ironie kierkegaardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 181-186.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : special issue of Kairos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 131-136.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittgenstein and Kierkegaard on Ethics, Religious Justification and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ästhetik heute. Beiträge des 39. Internationalen Wittgenstein Symposiums, Hrsg. Stefan Majetschak und Anja Weiberg, Band XXIV, Österreichische Ludwig Wittgenstein Gesellschaft, 2016, pp. 81-83.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, Rencontres avec Léon Chestov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 105-110.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clair, Kierkegaard : Existence et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 55-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bespaloff, Cheminements et carrefours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 35-40.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delecroix, Singulière philosophie : essai sur Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 79-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Adam, Kierkegaard et Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 21-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lhote, La notion de pardon chez Kierkegaard ou Kierkegaard lecteur de l’Épître aux Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 143-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 137-142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Politis, Kierkegaard en France au XXe siècle : Archéologie d’une réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 169-174.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Language and Meaning: A Brief Contribution to Kierkegaard-Wittgenstein Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realismus-Relativismus-Konstructivismus. Beiträge des 38. Internationalen Wittgenstein Symposiums, Hrsg. Christian Kanzian, Josef Mitterer, Katharina Neges, Band XXIII, Österreichische Ludwig Wittgenstein Gesellschaft, 2015, pp. 92-94.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, Panizza, et le Moi face à l’asile de fous : écriture contre la folie ou écriture folle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Sciences de la vie et Littérature en France et en Europe, de la Révolution à nos jours. Volume I. Herméneutique et clinique, Genève : Droz 2014, pp. 309-322.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Elle reviendra. Bien sûr’ : éthique(s) et esthétique(s) de la répétition dans le deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le deuil dans les littératures des XXe-XXIe siècles, Bernadette Hidalgo-Bachs et Catherine Milkovitch-Rioux (dir.), Clermont-Ferrand : Presses universitaires Blaise Pascal 2014, p. 55-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathia criminalis : l’homme moderne entre aliénisme et criminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions et vérités assassines, éd. Jacques Message et Sylviane Coyault Clermont-Ferrand : PUBP 2013, pp. 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Xosé Queizán : Antigone contre la modernité et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigones contemporaines (de 1945 à nos jours), éd. Rose DUROUX et Stéphanie URDICIAN, Clermont, Presses universitaires Blaise Pascal, pages 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en (dé)lire : Antonin Artaud ou la rupture linguistique du moi social, entre silence et cris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles, langues et silences en héritage, éd. Caroline Andriot-Saillant, Clermont, Presses universitaires Blaise Pascal, 2009, pages 423-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux du langage : corps, expression et rituels d’anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anniversaire, éd. Alain Montandon, Clermont, Presses universitaires Blaise Pascal, 2008, p.233-43.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique, langage et existence: Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Clermont Auvergne (UCA), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé)raison du corps, le mal-à-dire de l’esprit : phantasmes médicaux et (pseudo)psychologiques de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Blaise Pascal (Clermont Ferrand 2) (UBP), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melancholy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Kołoczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/20841043.14.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied cognition & Existential philosophy for times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzenna Jakubczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dąbrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/10.24917/20841043.11.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B042FB97"/>
+    <w:nsid w:val="F22B39E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-fox-muraton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0947-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356813783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fox-Muraton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004732933_009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267560" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ko&#322;oczek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20841043.14.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzenna Jakubczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej D&#261;browski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/10.24917/20841043.11.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-fox-muraton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0947-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356813783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fox-Muraton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004732933_009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267560" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ko&#322;oczek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20841043.14.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzenna Jakubczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej D&#261;browski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/10.24917/20841043.11.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>