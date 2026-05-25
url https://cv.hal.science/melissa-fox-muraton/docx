--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélissa Fox-Muraton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melissa-fox-muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0947-5825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356813783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the language of imagination : A Wittgensteinian exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analiza i Egzystencja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Good Life Where Others are in Chains ? Camus and Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Humanistic Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir : Existential Ethics as a Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world without imagination? Consequences of aphantasia for an existential account of self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence Philosophy as a Humanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is No Teleological Suspension of the Ethical: Kierkegaard’s Logic Against Religious Justification and Moral Exceptionalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Être sans destin’ : Imre Kertész, ou le concept d’existence constamment rapporté à Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith in the Mode of Absence: Kierkegaard’s Jewish Readers in 1930s France (Rachel Bespaloff, Benjamin Fondane, Lev Shestov, and Jean Wahl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas and Kierkegaard on Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios kierkegaardianos. Revista de filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth Behind the Text : Rachel Bespaloff as a Reader of Kierkegaard from ‘the Most Torn-Apart Backdrop of History’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Solitude and Being-With</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topos : Journal for Philosophy and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, Death and the Limits of Singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Election or the Individual ? Levinas on Kierkegaard’s Challenges to Judaism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penseurs de l’indicible : Wittgenstein, Artaud et le mal-à-dire—au-delà des limites du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Existential and the Psychological: A Critique of the Concept of Anxiety through the Lens of Neurodivergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety and Trauma with and Beyond Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton, Jakub Gomułka, Maciej Kałuża, and Hanna Nasielska, May 2025, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health and Being a Man: Depression and Gender in ‘Guilty?/Not Guilty?’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Kierkegaard and the Construction of Masculinities” Panel, American Academy of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Academy of Religion, Nov 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Misunderstanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Negative: Re-examining the Dialectical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kierkegaard Library, St. Olaf College &amp; Soren Kierkegaard Research Centre, Copenhagen, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymia and Neurodivergence: A Wittgensteinian Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facets of Reality - Contemporary Debates.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Ludwig Wittgenstein Society, Aug 2024, Kirchberg am Wechsel, Austria. pp.234-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of Everyday Existence : Kierkegaard, Laïcité and Public Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and French Laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Danemark, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà la division entre philosophies analytique et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Norman, Camille Nerrière, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)masking and the Challenges of Authentic Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Difference, Disability, Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton; Jakub Gomułka; Hanna Nasielska, Jul 2023, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness, Diversity and Relationality: Challenging Kierkegaard’s Concepts for a Contemporary Existential Ethics of Inclusiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Loneliness and Togetherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)communicabilité de l'expérience: Wittgenstein en dialogue avec Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard: vertige de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness without Distinction: Secularising Kierkegaard’s Concepts for a Contemporary Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Today: Existential Ethics with or without Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus on the (im)possibility of a good life where others are in chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis : Freedom, Responsibility, and Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Normative Discourse and Intimate Self-Determination: Kierkegaardian Existential Ethics and the Language of Sexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Question of Identity, Gender and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, reciprocity, equilibrium: Simone de Beauvoir in dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Love, Sexuality, and the Dangers of Objectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the value of life, just causes, and moral demand: existential ethics and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical ethics meets Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and morality in times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the Language Games of Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to do things with Wittgenstein: The applicability of his ideas within philosophy and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Besplaoff, ou l’expression de &amp;quot;la souplesse tourmentée de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et pensée du dehors : la philosophie existentielle en Europe et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : une éthique existentielle pour notre époque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Positive Theory of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference in Continental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, West Virginia University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir on uncertainty, freedom and equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Uncertainty: Kierkegaard and Possibility, University of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A World without Imagination? Consequences of Aphantasia for an Existential Account of Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagination in Kierkegaard (and Beyond), Husserl Archives, KU Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality for ‘unconditionally every human being’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKC Annual Conference 2018, « Kierkegaard in Dialogue with Late Modernity: Politics, Media and Society », The Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and the Logic of Ethical Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eight International Kierkegaard Conference: “The Wisdom of Kierkegaard: What Existential Lessons Have You Learned from Him?”, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EtHu Seminar 2017 (Centre for Ethics and Humanism) : The Foundations of Existential Ethics, Free University of Brussels (VUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’intériorité et le ‘je’ du langage : la subjectivité chez Wittgenstein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Wittgenstein », PHIER, Université Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Philosophy of Existence in the 1930s: The early reception of Kierkegaard and the method of existential philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconsidering Kierkegaard’s Existential Approach, Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Alienation and Being-With: Rethinking the Existential Stance on Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The Existential Interpretation of Human Beings in Philosophy and Psychology: Validity and Topicality On Occasion of the 200th Anniversary of Kierkegaard’s Birth,” European Humanities University, Vilnius, Center for Philosophical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaardian Ethics and the Crisis of Contemporary Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Kierkegaard Conference, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard Research in the Francophone World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Kierkegaard Reconsidered in a Global World », Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for (Mis)use : Legitimacy and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Uses and Abuses of Kierkegaard », The Søren Kierkegaard Research Centre, Copenhagen Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2025, New Research in the History of Western Philosophy, 978-90-04-72775-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIerkegaard et Wittgenstein. Logique, langage, existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), 280pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de la chair : Phantasmes philosophiques et médicaux de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-10, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium and Love, Self and Others: Simone de Beauvoir in Dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France: A History of Reception and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.152-174, 2025, 978-90-04-72784-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004732933_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)Masking and the Challenges of “Authentic” Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.292-327, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Public Policy: On the Value of Life, Just Cause, and Moral Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann-Christian Pöder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.159-75, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003267560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Kierkegaard’s Existential Ethics for the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 1-13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 215-34.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inauthentic Life Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krise und Kritik: Philosophische Analyse und Zeitgeschehen. Beiträge des 42. Internationales Wittgenstein Symposium, Hrsg. Anne Siegetsleitner, Andreas Oberprantacher &amp; Marie-Luisa Frick, Band XXVII, 2019, pp. 74-76. (ISSN : 1022-3398)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, language and existential knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Kierkegaardian Mind, ed. Adam Buben, Eleanor Helms &amp; Patrick Stokes, London: Routledge, pp. 397-408.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman contre le réel : la littérature existentielle chez Milan Kundera et Imre Kertész</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature et la vie, éd. Christophe Ippolito, Paris, Classiques Garnier, coll. « Rencontres », 2018, pp. 299-311.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kierkegaardian Influence on the Tractatus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie der Logik und Mathematik. Beiträge des 41. Internationales Wittgenstein Symposium, Hrsg. Gabriele M. Mras, Paul Weingartner, Bernhard Ritter, Band XXVI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Existence in France in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard’s Existential Approach, ed. Arne Grøn, René Rosfort &amp; K. Brian Söderquist, Berlin: De Gruyter, pp. 7-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ‘sees the world rightly’ ? The ‘I’ as tension in Wittgenstein’s writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Philosophie der Wahrnehmung und der Beobachtung. Beiträge des 40. Internationales Wittgenstein Symposium, Hrsg. Christoph Limbeck-Lilienau und Friedrich Stadler, Band XXV, Österreichische Ludwig Wittgenstein Gesellschaft, 2017, pp. 59-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, La conscience malheureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 99-104.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bernard Vergote, Sens et répétition : Essai sur l’ironie kierkegaardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 181-186.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : special issue of Kairos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 131-136.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittgenstein and Kierkegaard on Ethics, Religious Justification and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ästhetik heute. Beiträge des 39. Internationalen Wittgenstein Symposiums, Hrsg. Stefan Majetschak und Anja Weiberg, Band XXIV, Österreichische Ludwig Wittgenstein Gesellschaft, 2016, pp. 81-83.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, Rencontres avec Léon Chestov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 105-110.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clair, Kierkegaard : Existence et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 55-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bespaloff, Cheminements et carrefours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 35-40.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delecroix, Singulière philosophie : essai sur Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 79-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Adam, Kierkegaard et Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 21-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lhote, La notion de pardon chez Kierkegaard ou Kierkegaard lecteur de l’Épître aux Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 143-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 137-142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Politis, Kierkegaard en France au XXe siècle : Archéologie d’une réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 169-174.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Language and Meaning: A Brief Contribution to Kierkegaard-Wittgenstein Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realismus-Relativismus-Konstructivismus. Beiträge des 38. Internationalen Wittgenstein Symposiums, Hrsg. Christian Kanzian, Josef Mitterer, Katharina Neges, Band XXIII, Österreichische Ludwig Wittgenstein Gesellschaft, 2015, pp. 92-94.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, Panizza, et le Moi face à l’asile de fous : écriture contre la folie ou écriture folle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Sciences de la vie et Littérature en France et en Europe, de la Révolution à nos jours. Volume I. Herméneutique et clinique, Genève : Droz 2014, pp. 309-322.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Elle reviendra. Bien sûr’ : éthique(s) et esthétique(s) de la répétition dans le deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le deuil dans les littératures des XXe-XXIe siècles, Bernadette Hidalgo-Bachs et Catherine Milkovitch-Rioux (dir.), Clermont-Ferrand : Presses universitaires Blaise Pascal 2014, p. 55-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathia criminalis : l’homme moderne entre aliénisme et criminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions et vérités assassines, éd. Jacques Message et Sylviane Coyault Clermont-Ferrand : PUBP 2013, pp. 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Xosé Queizán : Antigone contre la modernité et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigones contemporaines (de 1945 à nos jours), éd. Rose DUROUX et Stéphanie URDICIAN, Clermont, Presses universitaires Blaise Pascal, pages 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en (dé)lire : Antonin Artaud ou la rupture linguistique du moi social, entre silence et cris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles, langues et silences en héritage, éd. Caroline Andriot-Saillant, Clermont, Presses universitaires Blaise Pascal, 2009, pages 423-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux du langage : corps, expression et rituels d’anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anniversaire, éd. Alain Montandon, Clermont, Presses universitaires Blaise Pascal, 2008, p.233-43.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique, langage et existence: Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Clermont Auvergne (UCA), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé)raison du corps, le mal-à-dire de l’esprit : phantasmes médicaux et (pseudo)psychologiques de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Blaise Pascal (Clermont Ferrand 2) (UBP), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melancholy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Kołoczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/20841043.14.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied cognition & Existential philosophy for times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzenna Jakubczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dąbrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/10.24917/20841043.11.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mélissa Fox-Muraton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melissa-fox-muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0947-5825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356813783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the language of imagination : A Wittgensteinian exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analiza i Egzystencja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Good Life Where Others are in Chains ? Camus and Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Humanistic Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir : Existential Ethics as a Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world without imagination? Consequences of aphantasia for an existential account of self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence Philosophy as a Humanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is No Teleological Suspension of the Ethical: Kierkegaard’s Logic Against Religious Justification and Moral Exceptionalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Être sans destin’ : Imre Kertész, ou le concept d’existence constamment rapporté à Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith in the Mode of Absence: Kierkegaard’s Jewish Readers in 1930s France (Rachel Bespaloff, Benjamin Fondane, Lev Shestov, and Jean Wahl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas and Kierkegaard on Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios kierkegaardianos. Revista de filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truth Behind the Text : Rachel Bespaloff as a Reader of Kierkegaard from ‘the Most Torn-Apart Backdrop of History’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Solitude and Being-With</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topos : Journal for Philosophy and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, Death and the Limits of Singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Election or the Individual ? Levinas on Kierkegaard’s Challenges to Judaism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Studies Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penseurs de l’indicible : Wittgenstein, Artaud et le mal-à-dire—au-delà des limites du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Existential and the Psychological: A Critique of the Concept of Anxiety through the Lens of Neurodivergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety and Trauma with and Beyond Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton, Jakub Gomułka, Maciej Kałuża, and Hanna Nasielska, May 2025, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health and Being a Man: Depression and Gender in ‘Guilty?/Not Guilty?’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Kierkegaard and the Construction of Masculinities” Panel, American Academy of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Academy of Religion, Nov 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Misunderstanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Negative: Re-examining the Dialectical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kierkegaard Library, St. Olaf College &amp; Soren Kierkegaard Research Centre, Copenhagen, Mar 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymia and Neurodivergence: A Wittgensteinian Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facets of Reality - Contemporary Debates.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Ludwig Wittgenstein Society, Aug 2024, Kirchberg am Wechsel, Austria. pp.234-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of Everyday Existence : Kierkegaard, Laïcité and Public Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and French Laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Danemark, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer avec Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par-delà la division entre philosophies analytique et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Norman, Camille Nerrière, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)masking and the Challenges of Authentic Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Difference, Disability, Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélissa Fox-Muraton; Jakub Gomułka; Hanna Nasielska, Jul 2023, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness, Diversity and Relationality: Challenging Kierkegaard’s Concepts for a Contemporary Existential Ethics of Inclusiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis: Loneliness and Togetherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)communicabilité de l'expérience: Wittgenstein en dialogue avec Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard: vertige de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctiveness without Distinction: Secularising Kierkegaard’s Concepts for a Contemporary Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Today: Existential Ethics with or without Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus on the (im)possibility of a good life where others are in chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis : Freedom, Responsibility, and Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Clermont-Ferrand/Krakow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limits of Normative Discourse and Intimate Self-Determination: Kierkegaardian Existential Ethics and the Language of Sexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and the Question of Identity, Gender and Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love, reciprocity, equilibrium: Simone de Beauvoir in dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Love, Sexuality, and the Dangers of Objectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Love</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the value of life, just causes, and moral demand: existential ethics and public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical ethics meets Kierkegaard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom and morality in times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy for Times of Change and Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphantasia and the Language Games of Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to do things with Wittgenstein: The applicability of his ideas within philosophy and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Besplaoff, ou l’expression de &amp;quot;la souplesse tourmentée de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altérité et pensée du dehors : la philosophie existentielle en Europe et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : une éthique existentielle pour notre époque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Positive Theory of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference in Continental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, West Virginia University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A World without Imagination? Consequences of Aphantasia for an Existential Account of Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagination in Kierkegaard (and Beyond), Husserl Archives, KU Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Beauvoir on uncertainty, freedom and equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in Uncertainty: Kierkegaard and Possibility, University of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality for ‘unconditionally every human being’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKC Annual Conference 2018, « Kierkegaard in Dialogue with Late Modernity: Politics, Media and Society », The Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and the Logic of Ethical Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eight International Kierkegaard Conference: “The Wisdom of Kierkegaard: What Existential Lessons Have You Learned from Him?”, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Foundations of Existential Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EtHu Seminar 2017 (Centre for Ethics and Humanism) : The Foundations of Existential Ethics, Free University of Brussels (VUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’intériorité et le ‘je’ du langage : la subjectivité chez Wittgenstein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Wittgenstein », PHIER, Université Clermont Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Philosophy of Existence in the 1930s: The early reception of Kierkegaard and the method of existential philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconsidering Kierkegaard’s Existential Approach, Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death, Alienation and Being-With: Rethinking the Existential Stance on Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The Existential Interpretation of Human Beings in Philosophy and Psychology: Validity and Topicality On Occasion of the 200th Anniversary of Kierkegaard’s Birth,” European Humanities University, Vilnius, Center for Philosophical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaardian Ethics and the Crisis of Contemporary Moral Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Kierkegaard Conference, Hong Kierkegaard Library, St. Olaf College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Northfield, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard Research in the Francophone World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Kierkegaard Reconsidered in a Global World », Søren Kierkegaard Research Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for (Mis)use : Legitimacy and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Uses and Abuses of Kierkegaard », The Søren Kierkegaard Research Centre, Copenhagen Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2025, New Research in the History of Western Philosophy, 978-90-04-72775-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIerkegaard et Wittgenstein. Logique, langage, existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), 280pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de la chair : Phantasmes philosophiques et médicaux de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium and Love, Self and Others: Simone de Beauvoir in Dialogue with Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard in France: A History of Reception and Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.152-174, 2025, 978-90-04-72784-7. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004732933_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-10, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic (Un)Masking and the Challenges of “Authentic” Self-Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existential Philosophy and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.292-327, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004730748_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Public Policy: On the Value of Life, Just Cause, and Moral Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann-Christian Pöder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.159-75, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003267560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Kierkegaard’s Existential Ethics for the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 1-13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential Ethics and Liberal Eugenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard and Issues in Contemporary Ethics, ed. Mélissa Fox-Muraton, Berlin : De Gruyter (Kierkegaard Studies Monograph Series), pp. 215-34.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inauthentic Life Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krise und Kritik: Philosophische Analyse und Zeitgeschehen. Beiträge des 42. Internationales Wittgenstein Symposium, Hrsg. Anne Siegetsleitner, Andreas Oberprantacher &amp; Marie-Luisa Frick, Band XXVII, 2019, pp. 74-76. (ISSN : 1022-3398)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, language and existential knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Kierkegaardian Mind, ed. Adam Buben, Eleanor Helms &amp; Patrick Stokes, London: Routledge, pp. 397-408.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman contre le réel : la littérature existentielle chez Milan Kundera et Imre Kertész</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature et la vie, éd. Christophe Ippolito, Paris, Classiques Garnier, coll. « Rencontres », 2018, pp. 299-311.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kierkegaardian Influence on the Tractatus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie der Logik und Mathematik. Beiträge des 41. Internationales Wittgenstein Symposium, Hrsg. Gabriele M. Mras, Paul Weingartner, Bernhard Ritter, Band XXVI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Existence in France in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard’s Existential Approach, ed. Arne Grøn, René Rosfort &amp; K. Brian Söderquist, Berlin: De Gruyter, pp. 7-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ‘sees the world rightly’ ? The ‘I’ as tension in Wittgenstein’s writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Philosophie der Wahrnehmung und der Beobachtung. Beiträge des 40. Internationales Wittgenstein Symposium, Hrsg. Christoph Limbeck-Lilienau und Friedrich Stadler, Band XXV, Österreichische Ludwig Wittgenstein Gesellschaft, 2017, pp. 59-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, Rencontres avec Léon Chestov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 105-110.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fondane, La conscience malheureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 99-104.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bernard Vergote, Sens et répétition : Essai sur l’ironie kierkegaardienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 181-186.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard : special issue of Kairos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 131-136.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittgenstein and Kierkegaard on Ethics, Religious Justification and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ästhetik heute. Beiträge des 39. Internationalen Wittgenstein Symposiums, Hrsg. Stefan Majetschak und Anja Weiberg, Band XXIV, Österreichische Ludwig Wittgenstein Gesellschaft, 2016, pp. 81-83.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clair, Kierkegaard : Existence et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 55-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bespaloff, Cheminements et carrefours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 35-40.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delecroix, Singulière philosophie : essai sur Kierkegaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 79-84.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Adam, Kierkegaard et Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 21-26.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lhote, La notion de pardon chez Kierkegaard ou Kierkegaard lecteur de l’Épître aux Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 143-150.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 137-142.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Politis, Kierkegaard en France au XXe siècle : Archéologie d’une réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kierkegaard Secondary Literature. Tome IV : Finnish, French, Galician and German (Kierkegaard Research : Sources, Reception and Resources, vol. 18, tome IV), ed. Jon Stewart, Aldershot, Ashgate, 2016, pp. 169-174.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kierkegaard on Language and Meaning: A Brief Contribution to Kierkegaard-Wittgenstein Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realismus-Relativismus-Konstructivismus. Beiträge des 38. Internationalen Wittgenstein Symposiums, Hrsg. Christian Kanzian, Josef Mitterer, Katharina Neges, Band XXIII, Österreichische Ludwig Wittgenstein Gesellschaft, 2015, pp. 92-94.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, Panizza, et le Moi face à l’asile de fous : écriture contre la folie ou écriture folle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Sciences de la vie et Littérature en France et en Europe, de la Révolution à nos jours. Volume I. Herméneutique et clinique, Genève : Droz 2014, pp. 309-322.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Elle reviendra. Bien sûr’ : éthique(s) et esthétique(s) de la répétition dans le deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le deuil dans les littératures des XXe-XXIe siècles, Bernadette Hidalgo-Bachs et Catherine Milkovitch-Rioux (dir.), Clermont-Ferrand : Presses universitaires Blaise Pascal 2014, p. 55-66.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathia criminalis : l’homme moderne entre aliénisme et criminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions et vérités assassines, éd. Jacques Message et Sylviane Coyault Clermont-Ferrand : PUBP 2013, pp. 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Xosé Queizán : Antigone contre la modernité et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antigones contemporaines (de 1945 à nos jours), éd. Rose DUROUX et Stéphanie URDICIAN, Clermont, Presses universitaires Blaise Pascal, pages 321-331.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage en (dé)lire : Antonin Artaud ou la rupture linguistique du moi social, entre silence et cris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles, langues et silences en héritage, éd. Caroline Andriot-Saillant, Clermont, Presses universitaires Blaise Pascal, 2009, pages 423-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maux du langage : corps, expression et rituels d’anniversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anniversaire, éd. Alain Montandon, Clermont, Presses universitaires Blaise Pascal, 2008, p.233-43.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique, langage et existence: Kierkegaard et Wittgenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Clermont Auvergne (UCA), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé)raison du corps, le mal-à-dire de l’esprit : phantasmes médicaux et (pseudo)psychologiques de la conceptualisation narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Blaise Pascal (Clermont Ferrand 2) (UBP), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melancholy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Kołoczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/20841043.14.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied cognition & Existential philosophy for times of change and crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Fox-Muraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzenna Jakubczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dąbrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument. Biannual Philosophical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (1), 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24917/10.24917/20841043.11.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F22B39E9"/>
+    <w:nsid w:val="911FEF45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-fox-muraton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0947-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356813783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fox-Muraton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004732933_009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267560" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ko&#322;oczek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20841043.14.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzenna Jakubczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej D&#261;browski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/10.24917/20841043.11.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-fox-muraton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0947-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356813783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fox-Muraton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004732933_009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004730748_013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003267560" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ko&#322;oczek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20841043.14.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzenna Jakubczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej D&#261;browski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/10.24917/20841043.11.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>