--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -234,477 +234,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants of LEAP2 are associated with anthropometric traits and circulating insulin‐like growth factor‐1 concentration: A UK Biobank study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statin use is associated with higher white matter hyperintensity volumes and lower grey matter volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Gentreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María F Andreoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Gentreau</w:t>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oreste Affatato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gull Rukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helgi B Schiöth</w:t>
+                <w:t xml:space="preserve">Helgi Birgir Schiöth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (9), pp.3565-3575. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dom.15695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984401v1</w:t>
+                <w:t xml:space="preserve">hal-04879624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of polygenic scores for autism with volumetric MRI phenotypes in cerebellum and brainstem in adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salahuddin Mohammad</w:t>
+                <w:t xml:space="preserve">Genetic variants of LEAP2 are associated with anthropometric traits and circulating insulin‐like growth factor‐1 concentration: A UK Biobank study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María F Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Gentreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gull Rukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mwinyi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helgi B Schiöth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13229-024-00611-7⟩</w:t>
+              <w:t xml:space="preserve">Diabetes, Obesity and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (9), pp.3565-3575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dom.15695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441873v1</w:t>
+                <w:t xml:space="preserve">hal-04984401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statin use is associated with higher white matter hyperintensity volumes and lower grey matter volumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of polygenic scores for autism with volumetric MRI phenotypes in cerebellum and brainstem in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salahuddin Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Gentreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oreste Affatato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Manon Dubol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gull Rukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helgi Birgir Schiöth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Mwinyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (6), </w:t>
+              <w:t xml:space="preserve">Molecular Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13229-024-00611-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879624v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Statins on Cognitive Performance Are Mediated by Low-Density Lipoprotein, C-Reactive Protein, and Blood Glucose Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Gentreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gull Rukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E Clemensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gentreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahitab Sakr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahuddin Mohammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Alsehli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga E. Titova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Andreoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gull Rukh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi B Schi&#246;th" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mwinyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00611-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Affatato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Birgir Schi&#246;th" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Clemensson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Alsehli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glad163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.05.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000416" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978591v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123619" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTT064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Gentreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahitab Sakr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahuddin Mohammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Alsehli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga E. Titova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Affatato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gull Rukh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Birgir Schi&#246;th" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae417" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F Andreoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi B Schi&#246;th" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dom.15695" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dubol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mwinyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00611-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Clemensson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Alsehli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glad163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Meslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2023.05.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Artero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigalleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000416" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978591v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123619" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTT064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>