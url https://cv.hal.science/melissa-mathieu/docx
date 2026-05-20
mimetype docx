--- v0 (2026-03-12)
+++ v1 (2026-05-20)
@@ -91,673 +91,673 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de médiation sonore muséale : Le cas du parcours fictionnel jeune public au musée national de la Marine (Paris)</w:t>
+                <w:t xml:space="preserve">Qu’apportent les projets numériques et immersifs à l’expérience de visite et au visitorat des musées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Connections 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris palais des congrès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05288793v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When museums increase listening: sound creation in the service of transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Listening to today’s music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Contemporary Music Meeting, May 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221833v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine culturel et naturel à l'ère post-numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine, Nov 2023, Tataouine, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la sonographie dans la médiation muséale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'archaïque au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAA, Jan 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours sonore &amp;quot;jeune public&amp;quot; (Unendliche Studio) au Musée national de la Marine : présentation d'un protocole expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Doctorants de l’InCIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InCIAM, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre université et musée : le projet C.A.R (Création Action Recherche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée jeunes chercheur·e·s Recherches Culturelles Participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Particip'Arc, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la sonographie dans l'expographie multimodale : transmission et enchantement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle des sciences Humaines et Sociales dans la transmission du savoir et des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctorants des ED58 et ED60, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’apportent les projets numériques et immersifs à l’expérience de visite et au visitorat des musées ?</w:t>
+                <w:t xml:space="preserve">Dispositifs de médiation sonore muséale : Le cas du parcours fictionnel jeune public au musée national de la Marine (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...342 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Aix-Marseille Université, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 0000AIXM0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04221815v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05288793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1014,64 +1014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Europia Production. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques du patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europia Production, 2024, 979-10-90094-70-3</w:t>
@@ -1439,51 +1439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288793v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908798v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221833v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gallinal Arias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haziza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marinho Fernandes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nelson-Gabin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221833v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288793v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/0000AIXM0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gallinal Arias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Haziza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marinho Fernandes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nelson-Gabin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>