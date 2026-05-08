--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -100,395 +100,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoring those who contributed to their political campaigns”: an analysis of the incentives received by the food industry in Colombia in the period of 2018—2020</w:t>
+                <w:t xml:space="preserve">Evaluation of an intervention limiting food industry influence on public food policy processes in Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Alejandra Niño Duque</w:t>
+                <w:t xml:space="preserve">Silver Nanema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Orozco Núñez</w:t>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana María Pérez Tamayo</w:t>
+                <w:t xml:space="preserve">Akosua Pokua Adjei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Virginie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Crosbie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-025-01123-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaf081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194993v1</w:t>
+                <w:t xml:space="preserve">hal-05194991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an intervention limiting food industry influence on public food policy processes in Ghana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between registered dietitians and the food industry in Canada: results from a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Nanema</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amos Laar</w:t>
+                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaf081⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaf118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194991v1</w:t>
+                <w:t xml:space="preserve">hal-05194153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between registered dietitians and the food industry in Canada: results from a cross-sectional survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Favoring those who contributed to their political campaigns”: an analysis of the incentives received by the food industry in Colombia in the period of 2018—2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Alejandra Niño Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Orozco Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana María Pérez Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaf118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12992-025-01123-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194153v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional emergency in the Yanomami territory: actions developed to combat hunger and the interface with commercial determinants of health</w:t>
               </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thamillys Rodrigues Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciene Burlandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Gouveia Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Reséndiz-Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Orozco-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffael Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Johanna Sigge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Therese Aastebøl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Gokani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.63 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1389,403 +1389,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimidation against advocates and researchers in the tobacco, alcohol and ultra-processed food spaces: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The commercial determinants of health in Ireland: fueling an industrial epidemic at home and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Evans-Reeves</w:t>
+                <w:t xml:space="preserve">James Larkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Matthes</w:t>
+                <w:t xml:space="preserve">Clare Patton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Chamberlain</w:t>
+                <w:t xml:space="preserve">Mimi Tatlow-Golden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Paichadze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Gilmore</w:t>
+                <w:t xml:space="preserve">Kathryn Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daae153⟩</w:t>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgpo.2024.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810953v1</w:t>
+                <w:t xml:space="preserve">hal-04576261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The company is using the credibility of our profession': exploring experiences and perspectives of registered dietitians from Canada about their interactions with commercial actors using semi-structured interviews</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intimidation against advocates and researchers in the tobacco, alcohol and ultra-processed food spaces: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Evans-Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Matthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Chamberlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Paichadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980024001733⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.daae153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daae153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04783494v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commercial determinants of health in Ireland: fueling an industrial epidemic at home and abroad</w:t>
+                <w:t xml:space="preserve">The company is using the credibility of our profession': exploring experiences and perspectives of registered dietitians from Canada about their interactions with commercial actors using semi-structured interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.e196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3399/bjgpo.2024.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1368980024001733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576261v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public-Private Partnerships in Mexico: Implications of Engaging With the Food and Beverage Industry for Public Health Nutrition</w:t>
               </w:r>
@@ -1797,64 +1797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaí Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of health policy and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1940,51 +1940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Sanchez Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Maria Perez Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Alimentação e Cultura das Américas (RACA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.97 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2031,51 +2031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastfeeding, first-food systems and corporate power: a case study on the market and political practices of the transnational baby food industry in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Alejandra Pachón Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laís Amaral Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolonising research, advocacy and public policy on healthy diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Global Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2256,51 +2256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lacy-Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulakshana Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Mccambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,1243 +2358,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Nutrition Professionals and Industry: A Scoping Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corporate Political Activity: Taxonomies and Model of Corporate Influence on Public Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marita Hennessy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selda Ulucanlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of health policy and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2023.7626⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2023.7292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194172v1</w:t>
+                <w:t xml:space="preserve">hal-05195010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the purpose of ultra-processed food? An exploratory analysis of the financialisation of ultra-processed food corporations and implications for public health</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Political and socioeconomic factors that shaped health taxes implementation in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Perez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Delgado-Zegarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-023-00990-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05195017v1</w:t>
+                <w:t xml:space="preserve">hal-05195018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do they really support “your freedom of choice”? FoPNL and the food industry in Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariana Gondo Dos Santos</w:t>
+                <w:t xml:space="preserve">Framing health taxes: learning from low- and middle-income countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaung Suu Lwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumanan Rasanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Ahsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Erku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (Suppl 8), pp.e012955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.921498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05038670v1</w:t>
+                <w:t xml:space="preserve">hal-05194931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political and socioeconomic factors that shaped health taxes implementation in Peru</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Healthcare professionals, breast milk substitutes and corporate sponsorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teesta Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris van Tulleken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Waterston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012024⟩</w:t>
+              <w:t xml:space="preserve">BMJ Paediatrics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjpo-2023-001876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195018v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Political Activity: Taxonomies and Model of Corporate Influence on Public Policy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do they really support “your freedom of choice”? FoPNL and the food industry in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laís Amaral Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Kulik Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Marcos Darre Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Gondo Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.921498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2023.7292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05195010v1</w:t>
+                <w:t xml:space="preserve">hal-05038670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing health taxes: learning from low- and middle-income countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdillah Ahsan</w:t>
+                <w:t xml:space="preserve">Interactions Between Nutrition Professionals and Industry: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Erku</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marita Hennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (Suppl 8), pp.e012955. </w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2023.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194931v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare professionals, breast milk substitutes and corporate sponsorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Cattaneo</w:t>
+                <w:t xml:space="preserve">What is the purpose of ultra-processed food? An exploratory analysis of the financialisation of ultra-processed food corporations and implications for public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teesta Dey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ella Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Paraje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Waterston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Paediatrics Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjpo-2023-001876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12992-023-00990-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038681v1</w:t>
+                <w:t xml:space="preserve">hal-05195017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinantes Comerciais da Saúde: Um Desafio a Considerar no Contexto Nacional em Portugal</w:t>
+                <w:t xml:space="preserve">The bio-food industry’s corporate political activity during Health Canada’s revision of Canada’s food guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Paixão</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marie-Chantal Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Médica Portuguesa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20344/amp.19890⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion and Chronic Disease Prevention in Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.485 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24095/hpcdp.43.12.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194997v1</w:t>
+                <w:t xml:space="preserve">hal-05195002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front–of–pack nutrition labeling: ultra-processed foods are the elephant in the room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lana.2023.100442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bio-food industry’s corporate political activity during Health Canada’s revision of Canada’s food guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinantes Comerciais da Saúde: Um Desafio a Considerar no Contexto Nacional em Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Paixão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beatriz Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Chantal Robitaille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sofia Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion and Chronic Disease Prevention in Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.485 - 498. </w:t>
+              <w:t xml:space="preserve">Acta Médica Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.766 - 767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24095/hpcdp.43.12.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20344/amp.19890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195002v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors’ response to the letter entitled ‘Concerns about the “corporate capture” of The Academy article’</w:t>
               </w:r>
@@ -3606,77 +3606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Ruskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26, pp.1932 - 1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3883,64 +3883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Wynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikateko Mafuyeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (7), pp.534-536. </w:t>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discussion of stronger public policies to protect and promote healthy diets: what can the U.S. learn from other countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashka Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4069,51 +4069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A call to the European Congress on Obesity: It’s time to remove corporate sponsorship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihad Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine El Ashkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,77 +4337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicts of Interest for Dietary Guidelines Advisory Committee Members: Neither a New Nor Unexplored Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Serodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Teicholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,77 +4471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicts of interest for members of the US 2020 dietary guidelines advisory committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Matos Serodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Teicholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporations and Health: The Need to Combine Forces to Improve Population Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Fooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,77 +4899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Ruskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, pp.3568 - 3582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,51 +5003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major conflicts of interest in an invitation-only meeting hosted by the United Kingdom and the alcohol industry in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Petticrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,51 +5133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food industry responding to the COVID-19 pandemic in Brazil: public health or public relations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Pinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5224,51 +5224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for evaluating efforts made by governments to prevent and mitigate corporate influence and conflicts of interest in public health policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bertscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity, public health ethics and the nanny state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5599,321 +5599,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food environment solutions for childhood obesity in Latin America and among Latinos living in the United States</w:t>
+                <w:t xml:space="preserve">‘The second mother’: How the baby food industry captures science, health professions and civil society in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Clara Duran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emma Cossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13237⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038690v1</w:t>
+                <w:t xml:space="preserve">hal-05038684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food and beverage industry interference in science and policy: efforts to block soda tax implementation in Mexico and prevent international diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A call to advance and translate research into policy on governance, ethics, and conflicts of interest in public health: the GECI-PH network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Nakkash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pedroza-Tobias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angela Carriedo</w:t>
+                <w:t xml:space="preserve">Monika Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura A Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rima Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, </w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-005662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12992-021-00660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194999v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A consistent stakeholder management process can guarantee the ‘social license to operate’”: mapping the political strategies of the food industry in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Cediel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,767 +5954,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call to advance and translate research into policy on governance, ethics, and conflicts of interest in public health: the GECI-PH network</w:t>
+                <w:t xml:space="preserve">Thinking Politically About UN Political Declarations: A Recipe for Healthier Commitments—Free of Commercial Interests Comment on &amp;quot;Competing Frames in Global Health Governance: An Analysis of Stakeholder Influence on the Political Declaration on Non-communicable Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Nakkash</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kent Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Arora</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12992-021-00660-0⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2021.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194987v1</w:t>
+                <w:t xml:space="preserve">hal-05038673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Politically About UN Political Declarations: A Recipe for Healthier Commitments—Free of Commercial Interests Comment on &amp;quot;Competing Frames in Global Health Governance: An Analysis of Stakeholder Influence on the Political Declaration on Non-communicable Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globalization, first-foods systems transformations and corporate power: a synthesis of literature and data on the market and political practices of the transnational baby food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katheryn Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kent Buse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Manho Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Jones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thiago M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. R. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2021.92⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-021-00708-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038673v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization, first-foods systems transformations and corporate power: a synthesis of literature and data on the market and political practices of the transnational baby food industry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food environment solutions for childhood obesity in Latin America and among Latinos living in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manho Kang</w:t>
+                <w:t xml:space="preserve">Ana Clara Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago M. Santos</w:t>
+                <w:t xml:space="preserve">Melissa Lorena Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo A. R. Neves</w:t>
+                <w:t xml:space="preserve">Jennifer L Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-021-00708-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.13237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038671v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘The second mother’: How the baby food industry captures science, health professions and civil society in France</w:t>
+                <w:t xml:space="preserve">Food and beverage industry interference in science and policy: efforts to block soda tax implementation in Mexico and prevent international diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cossez</w:t>
+                <w:t xml:space="preserve">Andrea Pedroza-Tobias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Baker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Laura A Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, </w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.13301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-005662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038684v1</w:t>
+                <w:t xml:space="preserve">hal-05194999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gift of Data: Industry-Led Food Reformulation and the Obesity Crisis in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Browne</w:t>
+                <w:t xml:space="preserve">Beyond nutrition and physical activity: food industry shaping of the very principles of scientific integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Claudy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Carriedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ruskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Policy and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0743915620983842⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-021-00689-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038674v1</w:t>
+                <w:t xml:space="preserve">hal-05194964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond nutrition and physical activity: food industry shaping of the very principles of scientific integrity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Gift of Data: Industry-Led Food Reformulation and the Obesity Crisis in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Claudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Ho</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.37. </w:t>
+              <w:t xml:space="preserve">Journal of Public Policy and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.389 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-021-00689-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0743915620983842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194964v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastfeeding, first-food systems and corporate power: a case study on the market and political practices of the transnational baby food industry and public health resistance in the Philippines</w:t>
               </w:r>
@@ -6860,51 +6860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How food and beverage companies leveraged the great recession: lessons for the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zenone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.115 - 128. </w:t>
@@ -7098,77 +7098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-communicable disease governance in the era of the sustainable development goals: a qualitative analysis of food industry framing in WHO consultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ralston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,1157 +7222,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the food industry in nutrition conferences in Latin America and the Caribbean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanisms for addressing and managing the influence of corporations on public health policy, research and practice: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángela Jaramillo</w:t>
+                <w:t xml:space="preserve">Angela Carriedo-Lutzenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Caro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura González</w:t>
+                <w:t xml:space="preserve">Fabio Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980020003870⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194946v1</w:t>
+                <w:t xml:space="preserve">hal-05194969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characteristics and extent of food industry involvement in peer-reviewed research articles from 10 leading nutrition-related journals in 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">‘I had never seen so many lobbyists’: food industry political practices during the development of a new nutrition front-of-pack labelling system in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alejandro Gaitan Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cediel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243144⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.2737 - 2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020002268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195005v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments used by trade associations during the early development of a new front-of-pack nutrition labelling system in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Khandpur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laís Amaral Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Bortoletto Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.766 - 774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1368980020003596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I had never seen so many lobbyists’: food industry political practices during the development of a new nutrition front-of-pack labelling system in Colombia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The characteristics and extent of food industry involvement in peer-reviewed research articles from 10 leading nutrition-related journals in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sacks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devorah Riesenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980020002268⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194959v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms for addressing and managing the influence of corporations on public health policy, research and practice: a scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Involvement of the food industry in nutrition conferences in Latin America and the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Carriedo-Lutzenkirchen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bero</w:t>
+                <w:t xml:space="preserve">Mauricio Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gomes</w:t>
+                <w:t xml:space="preserve">Laura González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.1559 - 1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020003870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194969v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate political activity of the baby food industry: the example of Nestlé in the United States of America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How are frames generated? Insights from the industry lobby against the sugar tax in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacer Tanrikulu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Francis M Finucane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13006-020-00268-x⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195009v1</w:t>
+                <w:t xml:space="preserve">hal-05038676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of food industry strategies to influence public health policy, research and practice in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (7), pp.1027-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00038-020-01407-1)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food industry political practices in Chile: “the economy has always been the main concern”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Corvalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cediel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12992-020-00638-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are frames generated? Insights from the industry lobby against the sugar tax in Ireland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corporate political activity of the baby food industry: the example of Nestlé in the United States of America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacer Tanrikulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis M Finucane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 264, </w:t>
+              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13006-020-00268-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038676v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the sugar-sweetened beverage industry on public policies in Mexico</w:t>
               </w:r>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyati Parekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8492,51 +8492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the commercial determinants of health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8583,77 +8583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational corporations, obesity and planetary health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristin Kearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet Planetary Health </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (7), pp.e266-e267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8687,90 +8687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The architecture of the state was transformed in favour of the interests of companies”: corporate political activity of the food industry in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alejandro Gaitan Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Cediel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8834,51 +8834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Help or Hindrance? The Alcohol Industry and Alcohol Control in Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Margarida Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8912,51 +8912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We must have a sufficient level of profitability&amp;quot;: food industry submissions to the French parliamentary inquiry on industrial food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9029,51 +9029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time for complete transparency about conflicts of interest in public health nutrition research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marita Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9163,64 +9163,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the article: “What principles should guide interactions between population health researchers and the food industry? Systematic scoping review of peer‐reviewed and grey literature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Fooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9267,51 +9267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public health and the ultra-processed food and drink products industry: corporate political activity of major transnationals in Latin America and the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio da Silva Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9352,356 +9352,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol industry involvement in science: A systematic review of the perspectives of the alcohol research community</w:t>
+                <w:t xml:space="preserve">Alcohol industry involvement in policymaking: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Mccambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hawkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.565 - 579. </w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (9), pp.1571-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dar.12826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/add.14216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194935v1</w:t>
+                <w:t xml:space="preserve">hal-05194937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol industry involvement in policymaking: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The policy dystopia model adapted to the food industry: the example of the Nutri-Score saga in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Hawkins</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/add.14216⟩</w:t>
+              <w:t xml:space="preserve">World Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26596/wn.201892109-120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194937v1</w:t>
+                <w:t xml:space="preserve">hal-05194977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The policy dystopia model adapted to the food industry: the example of the Nutri-Score saga in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alcohol industry involvement in science: A systematic review of the perspectives of the alcohol research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mccambridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.109-120. </w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.565 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26596/wn.201892109-120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/dar.12826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194977v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticism of the NOVA classification: who are the protagonists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Sêrodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9752,51 +9752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of corporate political activity strategies of the food industry: evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9843,51 +9843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol industry corporate social responsibility initiatives and harmful drinking: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Mccambridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9934,51 +9934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Maximising shareholder value’: a detailed insight into the corporate political activity of the Australian food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd Swinburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,51 +10051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the corporate political activity of major food industry actors in Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd Swinburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10181,51 +10181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic examination of publicly-available information reveals the diverse and extensive corporate political activity of the food industry in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd Swinburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10311,51 +10311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of food industry policies and commitments on marketing to children and product (re)formulation in Australia, New Zealand and Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10432,51 +10432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Preparation and Storage of Agar Media on the Sensitivity of Bacterial Forward Scattering Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopter une approche participative dans la recherche sur les déterminants commerciaux de la santé : une nécessité qui transforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CONSERVATOIRE DES ARTS ET METIERS (CNAM). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10688,51 +10688,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the commercial determinants of health: an epistemic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Rennes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10795,51 +10795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The corporate political activity of Portugal’s food industry: enhancing public health transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,51 +10931,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing on healthy diets to counter corporate influence in public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Salcedo Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11006,64 +11006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry interference in nutrition science reaches into low and middle income countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristin Kearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11139,51 +11139,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar-sweetened beverages, non-communicable diseases and the limits of self-regulation in Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public health and the food and drinks industry: The governance and ethics of interaction, Lessons from research, policy and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-874279-16-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11377,51 +11377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Ni&#241;o Duque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mar&#237;a P&#233;rez Tamayo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crosbie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01123-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver Nanema" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akosua Pokua Adjei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moubarac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia de Freitas Portugal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamillys Rodrigues Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Burlandy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gouveia Moura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311xpt073525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Res&#233;ndiz-Lugo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Unar-Mungu&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-025-00791-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sievert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Sharma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Padmini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf101/8362820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Waterston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattaneo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Errico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2025.100265" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Heiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Johanna Sigge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Therese Aasteb&#248;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weingartmair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202516347-57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Baker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Slater" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Contreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(25)01567-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Gokani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besan&#231;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202415363-65" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans-Reeves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Matthes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Chamberlain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Paichadze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gilmore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae153" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980024001733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Larkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Patton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Tatlow-Golden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Reilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpo.2024.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena&#237; Ojeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2024.8008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alejandra Pach&#243;n Robles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cediel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Sanchez Salazar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Perez Tamayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35953/raca.v4i2.173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Amaral Mais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimielle Cristina Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-024-01016-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lacy-Nichols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulakshana Nandi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mccambridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(23)00012-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Hennessy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Paraje" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-023-00990-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulik Hassan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Darre Peres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gondo Dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.921498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zuleta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perez-Leon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Zegarra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Ulucanlar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lauber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabbri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawkins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaung Suu Lwin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumanan Rasanathan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Ahsan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erku" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012955" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Dey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Tulleken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2023-001876" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Nunes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Leite" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20344/amp.19890" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100442" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Robitaille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24095/hpcdp.43.12.01" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Pinsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ruskin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023001143" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby de Pauw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Djojosoeparto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gorasso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Guariguata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13679-023-00524-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronell Kruger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wynberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikateko Mafuyeka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00802-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashka Naik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202314186-99" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brennan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Browne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Campbell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gillespie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.p755" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Makhoul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine El Ashkar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sabbagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002291" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Serodio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Teicholz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.07.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Matos Serodio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022000672" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fooks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cullerton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara G&#243;mez-Donoso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salcedo Fidalgo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6687" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kroker-Lobos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Anal&#237; Morales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez-Zea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Champagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001811" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022001835" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie London" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Casswell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Babor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad-FT.09.16.2022-11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.20221312-75" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13553.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Steele" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Browne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Campbell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Finucane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100724" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Nunes Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio da Silva Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maranha Paes De Carvalho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Bortoletto Martins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara da Fonseca Leit&#227;o Duran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00153120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Duran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lorena Jensen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Harris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13237" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedroza-Tobias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Schmidt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-005662" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194948v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constante Jaime" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00085220" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nakkash" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Afifi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00660-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Buse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jones" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2021.92" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Russ" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manho Kang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. R. Neves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00708-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cossez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13301" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038674v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Claudy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0743915620983842" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194964v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00689-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zambrano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mathisen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosario Singh-Vergeire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Epefania Escober" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00774-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007146" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Freudenberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Smith" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00207314211044992" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ralston" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Gilmore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00611-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194946v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Jaramillo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Flores" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003870" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195005v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Riesenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dean" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Cameron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243144" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Khandpur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003596" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194959v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Gaitan Charry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002268" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194969v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo-Lutzenkirchen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034082" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195009v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacer Tanrikulu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Robertson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-020-00268-x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01407-1)" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Corvalan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Reyes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00638-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038676v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Finucane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113215" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enai Ojeda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Carriedo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01414-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00607-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristin Kearns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30146-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00631-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224554" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mialon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Calixto Andrade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarac Jean-Claude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2019.1606418" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Baker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brown" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crawley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.12894.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12905" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980019000417" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194935v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12826" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194937v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.14216" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194977v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.201892109-120" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#234;rodio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194952v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980018001763" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky065/4985717" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194939v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Swinburn" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allender" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-6405.12639" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194957v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Wate" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isimeli Tukana" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-016-0158-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194949v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-2955-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Trevena" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Snowdon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2014.946888" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Tang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul K Singh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwon Bae" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bhunia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojab.2012.13004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415084v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785083v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gra&#231;a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Greg&#243;rio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.565" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194986v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038688v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver Nanema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akosua Pokua Adjei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moubarac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Ni&#241;o Duque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mar&#237;a P&#233;rez Tamayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crosbie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01123-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia de Freitas Portugal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamillys Rodrigues Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Burlandy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gouveia Moura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311xpt073525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Res&#233;ndiz-Lugo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Unar-Mungu&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-025-00791-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sievert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Sharma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Padmini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf101/8362820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Waterston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattaneo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Errico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2025.100265" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Heiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Johanna Sigge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Therese Aasteb&#248;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weingartmair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202516347-57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Baker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Slater" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Contreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(25)01567-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Gokani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besan&#231;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202415363-65" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Larkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Patton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Tatlow-Golden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Reilly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpo.2024.0029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans-Reeves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Matthes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Chamberlain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Paichadze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gilmore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980024001733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena&#237; Ojeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2024.8008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alejandra Pach&#243;n Robles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cediel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Sanchez Salazar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Perez Tamayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35953/raca.v4i2.173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Amaral Mais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimielle Cristina Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-024-01016-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lacy-Nichols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulakshana Nandi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mccambridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(23)00012-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Ulucanlar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lauber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabbri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawkins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7292" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zuleta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perez-Leon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Zegarra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaung Suu Lwin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumanan Rasanathan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Ahsan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erku" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012955" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Dey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Tulleken" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2023-001876" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulik Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Darre Peres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gondo Dos Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.921498" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Hennessy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Paraje" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-023-00990-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Robitaille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24095/hpcdp.43.12.01" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Nunes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Leite" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20344/amp.19890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Pinsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ruskin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023001143" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby de Pauw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Djojosoeparto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gorasso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Guariguata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13679-023-00524-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronell Kruger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wynberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikateko Mafuyeka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00802-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashka Naik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202314186-99" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brennan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Browne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Campbell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gillespie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.p755" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Makhoul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine El Ashkar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sabbagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002291" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Serodio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Teicholz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.07.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Matos Serodio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022000672" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fooks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cullerton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara G&#243;mez-Donoso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salcedo Fidalgo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6687" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kroker-Lobos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Anal&#237; Morales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez-Zea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Champagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001811" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022001835" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie London" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Casswell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Babor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad-FT.09.16.2022-11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.20221312-75" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13553.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Steele" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Browne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Campbell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Finucane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100724" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Nunes Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio da Silva Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maranha Paes De Carvalho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Bortoletto Martins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara da Fonseca Leit&#227;o Duran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00153120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cossez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nakkash" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Afifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00660-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194948v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constante Jaime" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00085220" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Buse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jones" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2021.92" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Russ" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manho Kang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Santos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. R. Neves" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00708-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Duran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lorena Jensen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Harris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13237" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194999v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedroza-Tobias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Schmidt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-005662" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00689-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Claudy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0743915620983842" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zambrano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mathisen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosario Singh-Vergeire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Epefania Escober" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00774-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007146" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Freudenberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Smith" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00207314211044992" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ralston" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Gilmore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00611-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194969v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo-Lutzenkirchen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034082" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194959v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Gaitan Charry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Khandpur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003596" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Riesenberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Cameron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243144" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194946v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Jaramillo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Flores" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003870" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Finucane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113215" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01407-1)" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Corvalan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Reyes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00638-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacer Tanrikulu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Robertson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-020-00268-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enai Ojeda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Carriedo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01414-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00607-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristin Kearns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30146-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00631-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224554" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mialon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Calixto Andrade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarac Jean-Claude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2019.1606418" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Baker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brown" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crawley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.12894.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12905" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980019000417" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.14216" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194977v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.201892109-120" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194935v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12826" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#234;rodio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194952v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980018001763" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky065/4985717" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194939v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Swinburn" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allender" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-6405.12639" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194957v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Wate" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isimeli Tukana" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-016-0158-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194949v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-2955-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Trevena" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Snowdon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2014.946888" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Tang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul K Singh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwon Bae" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bhunia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojab.2012.13004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415084v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785083v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gra&#231;a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Greg&#243;rio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.565" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194986v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038688v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>