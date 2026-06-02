--- v1 (2026-05-08)
+++ v2 (2026-06-02)
@@ -66,6858 +66,6952 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing the commercial determinants of health: an epistemic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Rennes, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05128339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an intervention limiting food industry influence on public food policy processes in Ghana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-profit organizations as strategic arms of the food and beverage industry: Case studies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffael Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Johanna Sigge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Nanema</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Laar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ane Therese Aastebøl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Weingartmair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaf081⟩</w:t>
+              <w:t xml:space="preserve">World Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.47 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26596/wn.202516347-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194991v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between registered dietitians and the food industry in Canada: results from a cross-sectional survey</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards unified global action on ultra-processed foods: understanding commercial determinants, countering corporate power, and mobilising a public health response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariel White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaf118⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 406, pp.2703 - 2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(25)01567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194153v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoring those who contributed to their political campaigns”: an analysis of the incentives received by the food industry in Colombia in the period of 2018—2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Crosbie</w:t>
+                <w:t xml:space="preserve">The urgent need to end sponsorship of healthcare professional associations by the commercial milk formula industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Waterston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Healthcare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.100265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fhj.2025.100265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-025-01123-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05194993v1</w:t>
+                <w:t xml:space="preserve">hal-05415088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional emergency in the Yanomami territory: actions developed to combat hunger and the interface with commercial determinants of health</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of an intervention limiting food industry influence on public food policy processes in Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silver Nanema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akosua Pokua Adjei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0102-311xpt073525⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaf081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415095v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Corporate Political Activity of the infant commercial milk formula industry in Mexico during the COVID-19 pandemic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions between registered dietitians and the food industry in Canada: results from a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13006-025-00791-9⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaf118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415090v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policies addressing unhealthy diets in the South-East Asian Region: identifying and countering the arguments that undermine policy implementation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoring those who contributed to their political campaigns”: an analysis of the incentives received by the food industry in Colombia in the period of 2018—2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Padmini</w:t>
+                <w:t xml:space="preserve">María Alejandra Niño Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Sacks</w:t>
+                <w:t xml:space="preserve">Emanuel Orozco Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana María Pérez Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapol/czaf101/8362820⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-025-01123-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415091v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urgent need to end sponsorship of healthcare professional associations by the commercial milk formula industry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional emergency in the Yanomami territory: actions developed to combat hunger and the interface with commercial determinants of health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bando</w:t>
+                <w:t xml:space="preserve">Letícia de Freitas Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Errico</w:t>
+                <w:t xml:space="preserve">Thamillys Rodrigues Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Boyle</w:t>
+                <w:t xml:space="preserve">Luciene Burlandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Gouveia Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Healthcare Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fhj.2025.100265⟩</w:t>
+              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102-311xpt073525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415088v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-profit organizations as strategic arms of the food and beverage industry: Case studies in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Corporate Political Activity of the infant commercial milk formula industry in Mexico during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Johanna Sigge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oscar Reséndiz-Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Weingartmair</w:t>
+                <w:t xml:space="preserve">Emanuel Orozco-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mishel Unar-Munguía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26596/wn.202516347-57⟩</w:t>
+              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13006-025-00791-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415087v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards unified global action on ultra-processed foods: understanding commercial determinants, countering corporate power, and mobilising a public health response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phillip Baker</w:t>
+                <w:t xml:space="preserve">Public policies addressing unhealthy diets in the South-East Asian Region: identifying and countering the arguments that undermine policy implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Slater</w:t>
+                <w:t xml:space="preserve">Katherine Sievert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariel White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Wood</w:t>
+                <w:t xml:space="preserve">Nisha Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Contreras</w:t>
+                <w:t xml:space="preserve">Angela Padmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(25)01567-3⟩</w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czaf101/8362820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415086v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking front-of-pack nutrition labelling research: when the food industry produces ‘science’ as part of its lobbying strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breastfeeding, first-food systems and corporate power: a case study on the market and political practices of the transnational baby food industry in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikhil Gokani</w:t>
+                <w:t xml:space="preserve">Cindy Alejandra Pachón Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Besançon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laís Amaral Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimielle Cristina Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26596/wn.202415363-65⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-024-01016-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194168v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commercial determinants of health in Ireland: fueling an industrial epidemic at home and abroad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unpacking front-of-pack nutrition labelling research: when the food industry produces ‘science’ as part of its lobbying strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Gokani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgpo.2024.0029⟩</w:t>
+              <w:t xml:space="preserve">World Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.63 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26596/wn.202415363-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576261v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intimidation against advocates and researchers in the tobacco, alcohol and ultra-processed food spaces: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Evans-Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Matthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Paichadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (6), pp.daae153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/heapro/daae153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The company is using the credibility of our profession': exploring experiences and perspectives of registered dietitians from Canada about their interactions with commercial actors using semi-structured interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.e196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980024001733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public-Private Partnerships in Mexico: Implications of Engaging With the Food and Beverage Industry for Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Carriedo</w:t>
+                <w:t xml:space="preserve">The commercial determinants of health in Ireland: fueling an industrial epidemic at home and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enaí Ojeda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Patton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimi Tatlow-Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2024.8008⟩</w:t>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgpo.2024.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038680v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercado oligopólio de produtos e bebidas ultraprocessados na Colômbia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public-Private Partnerships in Mexico: Implications of Engaging With the Food and Beverage Industry for Public Health Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Maria Perez Tamayo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Angela Carriedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaí Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Alimentação e Cultura das Américas (RACA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35953/raca.v4i2.173⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2024.8008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194996v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breastfeeding, first-food systems and corporate power: a case study on the market and political practices of the transnational baby food industry in Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Mercado oligopólio de produtos e bebidas ultraprocessados na Colômbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Alejandra Pachón Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cediel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Sanchez Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Maria Perez Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12992-024-01016-0⟩</w:t>
+              <w:t xml:space="preserve">Revista de Alimentação e Cultura das Américas (RACA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.97 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35953/raca.v4i2.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194995v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decolonising research, advocacy and public policy on healthy diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conflicts of Interest for Dietary Guidelines Advisory Committee Members: Neither a New Nor Unexplored Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Serodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Teicholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashka Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1246 - 1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advnut.2023.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05194983v1</w:t>
+                <w:t xml:space="preserve">hal-05194967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualising commercial entities in public health: beyond unhealthy commodities and transnational corporations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decolonising research, advocacy and public policy on healthy diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 401 (10383), pp.1214 - 1228. </w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(23)00012-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038675v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Political Activity: Taxonomies and Model of Corporate Influence on Public Policy</w:t>
+                <w:t xml:space="preserve">Conceptualising commercial entities in public health: beyond unhealthy commodities and transnational corporations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selda Ulucanlar</w:t>
+                <w:t xml:space="preserve">Jennifer Lacy-Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Lauber</w:t>
+                <w:t xml:space="preserve">Sulakshana Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fabbri</w:t>
+                <w:t xml:space="preserve">Jim Mccambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Hawkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Kelley Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401 (10383), pp.1214 - 1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2023.7292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(23)00012-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195010v1</w:t>
+                <w:t xml:space="preserve">hal-05038675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political and socioeconomic factors that shaped health taxes implementation in Peru</w:t>
+                <w:t xml:space="preserve">Corporate Political Activity: Taxonomies and Model of Corporate Influence on Public Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Zuleta</w:t>
+                <w:t xml:space="preserve">Selda Ulucanlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Perez-Leon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kathrin Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012024⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2023.7292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195018v1</w:t>
+                <w:t xml:space="preserve">hal-05195010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing health taxes: learning from low- and middle-income countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political and socioeconomic factors that shaped health taxes implementation in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Koon</w:t>
+                <w:t xml:space="preserve">Mario Zuleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumanan Rasanathan</w:t>
+                <w:t xml:space="preserve">Silvana Perez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdillah Ahsan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaime Delgado-Zegarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8 (Suppl 8), pp.e012955. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012955⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194931v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare professionals, breast milk substitutes and corporate sponsorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Cattaneo</w:t>
+                <w:t xml:space="preserve">Framing health taxes: learning from low- and middle-income countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaung Suu Lwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teesta Dey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Adam Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris van Tulleken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Waterston</w:t>
+                <w:t xml:space="preserve">Kumanan Rasanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Ahsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Erku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Paediatrics Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjpo-2023-001876⟩</w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (Suppl 8), pp.e012955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038681v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do they really support “your freedom of choice”? FoPNL and the food industry in Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Healthcare professionals, breast milk substitutes and corporate sponsorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teesta Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariana Gondo Dos Santos</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris van Tulleken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Waterston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.921498⟩</w:t>
+              <w:t xml:space="preserve">BMJ Paediatrics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjpo-2023-001876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038670v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Between Nutrition Professionals and Industry: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marita Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of health policy and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34172/ijhpm.2023.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the purpose of ultra-processed food? An exploratory analysis of the financialisation of ultra-processed food corporations and implications for public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Paraje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12992-023-00990-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bio-food industry’s corporate political activity during Health Canada’s revision of Canada’s food guide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do they really support “your freedom of choice”? FoPNL and the food industry in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laís Amaral Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Kulik Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Marcos Darre Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Gondo Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion and Chronic Disease Prevention in Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24095/hpcdp.43.12.01⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.921498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195002v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front–of–pack nutrition labeling: ultra-processed foods are the elephant in the room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lana.2023.100442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinantes Comerciais da Saúde: Um Desafio a Considerar no Contexto Nacional em Portugal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bio-food industry’s corporate political activity during Health Canada’s revision of Canada’s food guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Costa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marie-Chantal Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moubarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Médica Portuguesa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, pp.766 - 767. </w:t>
+              <w:t xml:space="preserve">Health Promotion and Chronic Disease Prevention in Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.485 - 498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20344/amp.19890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24095/hpcdp.43.12.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194997v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ response to the letter entitled ‘Concerns about the “corporate capture” of The Academy article’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinantes Comerciais da Saúde: Um Desafio a Considerar no Contexto Nacional em Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Pinsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Crosbie</w:t>
+                <w:t xml:space="preserve">Margarida Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Ruskin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ana Beatriz Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980023001143⟩</w:t>
+              <w:t xml:space="preserve">Acta Médica Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.766 - 767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20344/amp.19890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038678v1</w:t>
+                <w:t xml:space="preserve">hal-05194997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream Determinants of Overweight and Obesity in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robby de Pauw</w:t>
+                <w:t xml:space="preserve">Authors’ response to the letter entitled ‘Concerns about the “corporate capture” of The Academy article’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanne Djojosoeparto</w:t>
+                <w:t xml:space="preserve">Ilana Pinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Gorasso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gary Ruskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Obesity Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13679-023-00524-1⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1932 - 1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980023001143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195014v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultra-processed food industry in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upstream Determinants of Overweight and Obesity in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petronell Kruger</w:t>
+                <w:t xml:space="preserve">Robby de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Wynberg</w:t>
+                <w:t xml:space="preserve">Sanne Djojosoeparto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikateko Mafuyeka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Vanessa Gorasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Guariguata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-023-00802-0⟩</w:t>
+              <w:t xml:space="preserve">Current Obesity Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.417 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13679-023-00524-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194181v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discussion of stronger public policies to protect and promote healthy diets: what can the U.S. learn from other countries?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benefits and risks: Views of humanitarian organizations in Lebanon on corporate assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine El Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26596/wn.202314186-99⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194980v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A call to the European Congress on Obesity: It’s time to remove corporate sponsorship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmj.p755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and risks: Views of humanitarian organizations in Lebanon on corporate assistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A discussion of stronger public policies to protect and promote healthy diets: what can the U.S. learn from other countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashka Naik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, </w:t>
+              <w:t xml:space="preserve">World Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.86 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26596/wn.202314186-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194933v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts of Interest for Dietary Guidelines Advisory Committee Members: Neither a New Nor Unexplored Issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The ultra-processed food industry in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronell Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikateko Mafuyeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Laar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ashka Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advnut.2023.07.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (7), pp.534-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-023-00802-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194967v1</w:t>
+                <w:t xml:space="preserve">hal-05194181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts of interest for members of the US 2020 dietary guidelines advisory committee</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Major conflicts of interest in an invitation-only meeting hosted by the United Kingdom and the alcohol industry in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Petticrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie London</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Casswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas F. Babor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980022000672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15288/jsad-FT.09.16.2022-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194976v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporations and Health: The Need to Combine Forces to Improve Population Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Food industry responding to the COVID-19 pandemic in Brazil: public health or public relations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Pinsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">World Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.2 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26596/wn.20221312-75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194944v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two countries, similar practices: the political practices of the food industry influencing the adoption of key public health nutrition policies in Guatemala and Panama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for evaluating efforts made by governments to prevent and mitigate corporate influence and conflicts of interest in public health policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kroker-Lobos</w:t>
+                <w:t xml:space="preserve">Adam Bertscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Analí Morales</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Lisa Bero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980022001811⟩</w:t>
+              <w:t xml:space="preserve">HRB Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/hrbopenres.13553.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194179v1</w:t>
+                <w:t xml:space="preserve">hal-05194961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The corporate capture of the nutrition profession in the USA: the case of the Academy of Nutrition and Dietetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Conflicts of interest for members of the US 2020 dietary guidelines advisory committee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Matos Serodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Teicholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashka Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, pp.3568 - 3582. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980022001835⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980022000672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038677v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major conflicts of interest in an invitation-only meeting hosted by the United Kingdom and the alcohol industry in Asia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corporations and Health: The Need to Combine Forces to Improve Population Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Fooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Petticrew</w:t>
+                <w:t xml:space="preserve">Katherine Cullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie London</w:t>
+                <w:t xml:space="preserve">Clara Gómez-Donoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Casswell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hernando Salcedo Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15288/jsad-FT.09.16.2022-11⟩</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194966v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food industry responding to the COVID-19 pandemic in Brazil: public health or public relations?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two countries, similar practices: the political practices of the food industry influencing the adoption of key public health nutrition policies in Guatemala and Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kroker-Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Analí Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ramírez-Zea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26596/wn.20221312-75⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.3252-3264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980022001811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194982v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for evaluating efforts made by governments to prevent and mitigate corporate influence and conflicts of interest in public health policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The corporate capture of the nutrition profession in the USA: the case of the Academy of Nutrition and Dietetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Carriedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Pinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ruskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRB Open Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.3568 - 3582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980022001835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/hrbopenres.13553.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05194961v1</w:t>
+                <w:t xml:space="preserve">hal-05038677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity, public health ethics and the nanny state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Finucane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medidas regulatórias de proteção da alimentação adequada e saudável no Brasil: uma análise de 20 anos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Nunes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio da Silva Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Maranha Paes De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Bortoletto Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Clara da Fonseca Leitão Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0102-311x00153120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The second mother’: How the baby food industry captures science, health professions and civil society in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mcn.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call to advance and translate research into policy on governance, ethics, and conflicts of interest in public health: the GECI-PH network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Food environment solutions for childhood obesity in Latin America and among Latinos living in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Clara Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monika Arora</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Afifi</w:t>
+                <w:t xml:space="preserve">Melissa Lorena Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer L Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12992-021-00660-0⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194987v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A consistent stakeholder management process can guarantee the ‘social license to operate’”: mapping the political strategies of the food industry in Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Food and beverage industry interference in science and policy: efforts to block soda tax implementation in Mexico and prevent international diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pedroza-Tobias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Carriedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura A Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0102-311x00085220⟩</w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-005662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194948v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Politically About UN Political Declarations: A Recipe for Healthier Commitments—Free of Commercial Interests Comment on &amp;quot;Competing Frames in Global Health Governance: An Analysis of Stakeholder Influence on the Political Declaration on Non-communicable Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A call to advance and translate research into policy on governance, ethics, and conflicts of interest in public health: the GECI-PH network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Nakkash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2021.92⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-021-00660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038673v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization, first-foods systems transformations and corporate power: a synthesis of literature and data on the market and political practices of the transnational baby food industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manho Kang</w:t>
+                <w:t xml:space="preserve">“A consistent stakeholder management process can guarantee the ‘social license to operate’”: mapping the political strategies of the food industry in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cediel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago M. Santos</w:t>
+                <w:t xml:space="preserve">Patricia Constante Jaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo A. R. Neves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, </w:t>
+              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-021-00708-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0102-311x00085220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038671v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food environment solutions for childhood obesity in Latin America and among Latinos living in the United States</w:t>
+                <w:t xml:space="preserve">Thinking Politically About UN Political Declarations: A Recipe for Healthier Commitments—Free of Commercial Interests Comment on &amp;quot;Competing Frames in Global Health Governance: An Analysis of Stakeholder Influence on the Political Declaration on Non-communicable Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Clara Duran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kent Buse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Lorena Jensen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13237⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2021.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038690v1</w:t>
+                <w:t xml:space="preserve">hal-05038673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food and beverage industry interference in science and policy: efforts to block soda tax implementation in Mexico and prevent international diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globalization, first-foods systems transformations and corporate power: a synthesis of literature and data on the market and political practices of the transnational baby food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katheryn Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pedroza-Tobias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angela Carriedo</w:t>
+                <w:t xml:space="preserve">Manho Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura A Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thiago M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. R. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-005662⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-021-00708-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194999v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond nutrition and physical activity: food industry shaping of the very principles of scientific integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carriedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Ruskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12992-021-00689-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gift of Data: Industry-Led Food Reformulation and the Obesity Crisis in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Claudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Policy and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.389 - 402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0743915620983842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breastfeeding, first-food systems and corporate power: a case study on the market and political practices of the transnational baby food industry and public health resistance in the Philippines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Zambrano</w:t>
+                <w:t xml:space="preserve">Measuring the Commercial Determinants of Health and Disease: A Proposed Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelley Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Mathisen</w:t>
+                <w:t xml:space="preserve">Nicholas Freudenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosario Singh-Vergeire</w:t>
+                <w:t xml:space="preserve">Marco Zenone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Epefania Escober</w:t>
+                <w:t xml:space="preserve">Julia Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, </w:t>
+              <w:t xml:space="preserve">International Journal of Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.115 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-021-00774-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00207314211044992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038672v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How food and beverage companies leveraged the great recession: lessons for the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,3619 +7052,3619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Commercial Determinants of Health and Disease: A Proposed Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelley Lee</w:t>
+                <w:t xml:space="preserve">Breastfeeding, first-food systems and corporate power: a case study on the market and political practices of the transnational baby food industry and public health resistance in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Freudenberg</w:t>
+                <w:t xml:space="preserve">Paul Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zenone</w:t>
+                <w:t xml:space="preserve">Roger Mathisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+                <w:t xml:space="preserve">Maria Rosario Singh-Vergeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Epefania Escober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00207314211044992⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-021-00774-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194929v1</w:t>
+                <w:t xml:space="preserve">hal-05038672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-communicable disease governance in the era of the sustainable development goals: a qualitative analysis of food industry framing in WHO consultations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transnational corporations, obesity and planetary health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna B Gilmore</w:t>
+                <w:t xml:space="preserve">Cristin Kearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e266-e267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-020-00611-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(20)30146-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194928v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms for addressing and managing the influence of corporations on public health policy, research and practice: a scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“The architecture of the state was transformed in favour of the interests of companies”: corporate political activity of the food industry in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Carriedo-Lutzenkirchen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Gomes</w:t>
+                <w:t xml:space="preserve">Diego Alejandro Gaitan Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cediel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034082⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-020-00631-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194969v1</w:t>
+                <w:t xml:space="preserve">hal-05194951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I had never seen so many lobbyists’: food industry political practices during the development of a new nutrition front-of-pack labelling system in Colombia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-communicable disease governance in the era of the sustainable development goals: a qualitative analysis of food industry framing in WHO consultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ralston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Carriedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alejandro Gaitan Charry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna B Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.2737 - 2745. </w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1368980020002268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12992-020-00611-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194959v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguments used by trade associations during the early development of a new front-of-pack nutrition labelling system in Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanisms for addressing and managing the influence of corporations on public health policy, research and practice: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Khandpur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Carriedo-Lutzenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980020003596⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194958v1</w:t>
+                <w:t xml:space="preserve">hal-05194969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characteristics and extent of food industry involvement in peer-reviewed research articles from 10 leading nutrition-related journals in 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">‘I had never seen so many lobbyists’: food industry political practices during the development of a new nutrition front-of-pack labelling system in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alejandro Gaitan Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cediel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243144⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.2737 - 2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020002268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195005v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the food industry in nutrition conferences in Latin America and the Caribbean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Arguments used by trade associations during the early development of a new front-of-pack nutrition labelling system in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Khandpur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laís Amaral Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Bortoletto Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24, pp.1559 - 1565. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980020003870⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 24, pp.766 - 774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020003596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194946v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are frames generated? Insights from the industry lobby against the sugar tax in Ireland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The characteristics and extent of food industry involvement in peer-reviewed research articles from 10 leading nutrition-related journals in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sacks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devorah Riesenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis M Finucane</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Cameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113215⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038676v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of food industry strategies to influence public health policy, research and practice in South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Involvement of the food industry in nutrition conferences in Latin America and the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-020-01407-1)⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.1559 - 1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020003870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194953v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food industry political practices in Chile: “the economy has always been the main concern”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corporate political activity of the baby food industry: the example of Nestlé in the United States of America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacer Tanrikulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcela Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12992-020-00638-4⟩</w:t>
+              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13006-020-00268-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194950v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate political activity of the baby food industry: the example of Nestlé in the United States of America</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mapping of food industry strategies to influence public health policy, research and practice in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Crosbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13006-020-00268-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (7), pp.1027-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-020-01407-1)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195009v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the sugar-sweetened beverage industry on public policies in Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food industry political practices in Chile: “the economy has always been the main concern”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Corvalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Cediel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Baeza Scagliusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enai Ojeda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcela Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-020-01414-2⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-020-00638-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194994v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the commercial determinants of health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How are frames generated? Insights from the industry lobby against the sugar tax in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis M Finucane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12992-020-00607-x⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194938v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational corporations, obesity and planetary health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The influence of the sugar-sweetened beverage industry on public policies in Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enai Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Carriedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Parekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(20)30146-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.1037 - 1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-020-01414-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195007v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The architecture of the state was transformed in favour of the interests of companies”: corporate political activity of the food industry in Colombia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An overview of the commercial determinants of health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-020-00607-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-020-00631-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05194951v1</w:t>
+                <w:t xml:space="preserve">hal-05194938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Help or Hindrance? The Alcohol Industry and Alcohol Control in Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Margarida Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph16224554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We must have a sufficient level of profitability&amp;quot;: food industry submissions to the French parliamentary inquiry on industrial food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Calixto Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moubarac Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30, pp.457 - 467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09581596.2019.1606418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time for complete transparency about conflicts of interest in public health nutrition research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marita Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Crawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRB Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/hrbopenres.12894.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the article: “What principles should guide interactions between population health researchers and the food industry? Systematic scoping review of peer‐reviewed and grey literature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Fooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.1504 - 1506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.12905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public health and the ultra-processed food and drink products industry: corporate political activity of major transnationals in Latin America and the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio da Silva Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.1898 - 1908. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980019000417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol industry involvement in policymaking: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of corporate political activity strategies of the food industry: evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Hawkins</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.3407 - 3421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980018001763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/add.14216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05194937v1</w:t>
+                <w:t xml:space="preserve">hal-05194952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The policy dystopia model adapted to the food industry: the example of the Nutri-Score saga in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alcohol industry corporate social responsibility initiatives and harmful drinking: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mccambridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.109-120. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.664-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26596/wn.201892109-120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky065/4985717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194977v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol industry involvement in science: A systematic review of the perspectives of the alcohol research community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Alcohol industry involvement in policymaking: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Mccambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hawkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.565 - 579. </w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (9), pp.1571-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dar.12826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/add.14216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194935v1</w:t>
+                <w:t xml:space="preserve">hal-05194937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criticism of the NOVA classification: who are the protagonists?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The policy dystopia model adapted to the food industry: the example of the Nutri-Score saga in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Sêrodio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Baeza Scagliusia</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26596/wn.201892109-120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194970v1</w:t>
+                <w:t xml:space="preserve">hal-05194977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of corporate political activity strategies of the food industry: evidence from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alcohol industry involvement in science: A systematic review of the perspectives of the alcohol research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Mccambridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.3407 - 3421. </w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.565 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1368980018001763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/dar.12826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194952v1</w:t>
+                <w:t xml:space="preserve">hal-05194935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol industry corporate social responsibility initiatives and harmful drinking: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Criticism of the NOVA classification: who are the protagonists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jim Mccambridge</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Sêrodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Baeza Scagliusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194956v1</w:t>
+                <w:t xml:space="preserve">hal-05194970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Maximising shareholder value’: a detailed insight into the corporate political activity of the Australian food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd Swinburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Allender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian and New Zealand Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.165 - 171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1753-6405.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the corporate political activity of major food industry actors in Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd Swinburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Wate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isimeli Tukana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12992-016-0158-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic examination of publicly-available information reveals the diverse and extensive corporate political activity of the food industry in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd Swinburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Allender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-2955-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of food industry policies and commitments on marketing to children and product (re)formulation in Australia, New Zealand and Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Trevena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Snowdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.299 - 319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09581596.2014.946888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Preparation and Storage of Agar Media on the Sensitivity of Bacterial Forward Scattering Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euiwon Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun K Bhunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Applied Biosensor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 01, pp.26 - 35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojab.2012.13004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10580,191 +10674,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopter une approche participative dans la recherche sur les déterminants commerciaux de la santé : une nécessité qui transforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CONSERVATOIRE DES ARTS ET METIERS (CNAM). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415084v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-05128339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10795,51 +10795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The corporate political activity of Portugal’s food industry: enhancing public health transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,64 +10931,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing on healthy diets to counter corporate influence in public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Salcedo Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11006,77 +11006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry interference in nutrition science reaches into low and middle income countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crosbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristin Kearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11139,51 +11139,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar-sweetened beverages, non-communicable diseases and the limits of self-regulation in Fiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public health and the food and drinks industry: The governance and ethics of interaction, Lessons from research, policy and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-874279-16-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11377,51 +11377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver Nanema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akosua Pokua Adjei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moubarac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Ni&#241;o Duque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mar&#237;a P&#233;rez Tamayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crosbie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01123-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia de Freitas Portugal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamillys Rodrigues Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Burlandy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gouveia Moura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311xpt073525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Res&#233;ndiz-Lugo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Unar-Mungu&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-025-00791-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sievert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Sharma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Padmini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf101/8362820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Waterston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattaneo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Errico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2025.100265" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Heiss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Johanna Sigge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Therese Aasteb&#248;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weingartmair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202516347-57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Baker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Slater" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Contreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(25)01567-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Gokani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besan&#231;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202415363-65" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Larkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Patton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Tatlow-Golden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Reilly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpo.2024.0029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans-Reeves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Matthes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Chamberlain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Paichadze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gilmore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980024001733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena&#237; Ojeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2024.8008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alejandra Pach&#243;n Robles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cediel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Sanchez Salazar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Perez Tamayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35953/raca.v4i2.173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Amaral Mais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimielle Cristina Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-024-01016-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lacy-Nichols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulakshana Nandi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mccambridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(23)00012-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Ulucanlar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lauber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabbri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawkins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7292" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zuleta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perez-Leon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Zegarra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaung Suu Lwin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumanan Rasanathan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Ahsan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erku" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012955" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Dey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Tulleken" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2023-001876" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulik Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Darre Peres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gondo Dos Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.921498" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Hennessy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Paraje" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-023-00990-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Robitaille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24095/hpcdp.43.12.01" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Nunes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Leite" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20344/amp.19890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Pinsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ruskin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023001143" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby de Pauw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Djojosoeparto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gorasso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Guariguata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13679-023-00524-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronell Kruger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wynberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikateko Mafuyeka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00802-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashka Naik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202314186-99" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brennan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Browne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Campbell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gillespie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.p755" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Makhoul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine El Ashkar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sabbagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002291" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Serodio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Teicholz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.07.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Matos Serodio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022000672" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fooks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cullerton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara G&#243;mez-Donoso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salcedo Fidalgo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6687" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kroker-Lobos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Anal&#237; Morales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez-Zea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Champagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001811" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022001835" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie London" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Casswell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Babor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad-FT.09.16.2022-11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.20221312-75" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertscher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13553.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Steele" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Browne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Campbell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Finucane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100724" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Nunes Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio da Silva Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maranha Paes De Carvalho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Bortoletto Martins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara da Fonseca Leit&#227;o Duran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00153120" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cossez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nakkash" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Afifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00660-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194948v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constante Jaime" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00085220" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Buse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jones" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2021.92" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Russ" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manho Kang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Santos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. R. Neves" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00708-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Duran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lorena Jensen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Harris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13237" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194999v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedroza-Tobias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Schmidt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-005662" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00689-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Claudy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0743915620983842" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zambrano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mathisen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosario Singh-Vergeire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Epefania Escober" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00774-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007146" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Freudenberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Smith" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00207314211044992" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ralston" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Gilmore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00611-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194969v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo-Lutzenkirchen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034082" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194959v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Gaitan Charry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Khandpur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003596" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Riesenberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Cameron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243144" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194946v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Jaramillo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Flores" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003870" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Finucane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113215" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01407-1)" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Corvalan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Reyes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00638-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacer Tanrikulu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Robertson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-020-00268-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enai Ojeda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Carriedo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01414-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194938v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00607-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristin Kearns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30146-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194951v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00631-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224554" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mialon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Calixto Andrade" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarac Jean-Claude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2019.1606418" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Baker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brown" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crawley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.12894.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12905" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980019000417" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.14216" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194977v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.201892109-120" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194935v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12826" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#234;rodio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194952v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980018001763" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky065/4985717" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194939v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Swinburn" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allender" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-6405.12639" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194957v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Wate" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isimeli Tukana" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-016-0158-8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194949v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-2955-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Trevena" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Snowdon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2014.946888" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Tang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul K Singh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwon Bae" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bhunia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojab.2012.13004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415084v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785083v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gra&#231;a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Greg&#243;rio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.565" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194986v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038688v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Heiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Johanna Sigge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Therese Aasteb&#248;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weingartmair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202516347-57" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Baker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Slater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariel White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wood" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Contreras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(25)01567-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Waterston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattaneo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Errico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2025.100265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver Nanema" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akosua Pokua Adjei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moubarac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Ni&#241;o Duque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mar&#237;a P&#233;rez Tamayo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crosbie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01123-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia de Freitas Portugal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamillys Rodrigues Souza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Burlandy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gouveia Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311xpt073525" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Res&#233;ndiz-Lugo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Orozco-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishel Unar-Mungu&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-025-00791-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sievert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Padmini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sacks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf101/8362820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alejandra Pach&#243;n Robles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Amaral Mais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimielle Cristina Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-024-01016-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Gokani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besan&#231;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202415363-65" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Evans-Reeves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Matthes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Chamberlain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Paichadze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gilmore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980024001733" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Larkin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Patton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Tatlow-Golden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Reilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpo.2024.0029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena&#237; Ojeda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2024.8008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cediel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Sanchez Salazar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Perez Tamayo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35953/raca.v4i2.173" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Serodio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Teicholz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashka Naik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advnut.2023.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lacy-Nichols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulakshana Nandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mccambridge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Lee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(23)00012-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Ulucanlar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Lauber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fabbri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawkins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7292" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zuleta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Perez-Leon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Zegarra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaung Suu Lwin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumanan Rasanathan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Ahsan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erku" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012955" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Dey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Tulleken" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjpo-2023-001876" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Hennessy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2023.7626" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Robinson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Paraje" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-023-00990-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulik Hassan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Darre Peres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gondo Dos Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.921498" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100442" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Robitaille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24095/hpcdp.43.12.01" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Nunes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Leite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20344/amp.19890" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Pinsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ruskin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023001143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby de Pauw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Djojosoeparto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gorasso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Guariguata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13679-023-00524-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Makhoul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine El Ashkar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sabbagh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002291" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194943v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brennan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Browne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Campbell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gillespie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.p755" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.202314186-99" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194181v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronell Kruger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wynberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikateko Mafuyeka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00802-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie London" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Casswell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. Babor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad-FT.09.16.2022-11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.20221312-75" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194961v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13553.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Matos Serodio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022000672" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Fooks" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cullerton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara G&#243;mez-Donoso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Salcedo Fidalgo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6687" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kroker-Lobos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Anal&#237; Morales" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ram&#237;rez-Zea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Champagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022001811" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980022001835" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Steele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Browne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Campbell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Finucane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100724" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Nunes Pereira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio da Silva Gomes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maranha Paes De Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Bortoletto Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara da Fonseca Leit&#227;o Duran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00153120" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038684v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cossez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Baker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Duran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lorena Jensen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Harris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13237" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedroza-Tobias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-005662" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nakkash" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Afifi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00660-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constante Jaime" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00085220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Buse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jones" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2021.92" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katheryn Russ" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manho Kang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Santos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. R. Neves" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00708-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00689-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Claudy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0743915620983842" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194929v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Freudenberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Smith" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00207314211044992" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007146" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038672v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zambrano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mathisen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosario Singh-Vergeire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Epefania Escober" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-021-00774-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristin Kearns" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(20)30146-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alejandro Gaitan Charry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00631-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ralston" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Gilmore" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00611-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carriedo-Lutzenkirchen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034082" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194959v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002268" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194958v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Khandpur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003596" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devorah Riesenberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Cameron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243144" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194946v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Jaramillo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Caro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Flores" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020003870" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195009v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacer Tanrikulu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Robertson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-020-00268-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01407-1)" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Corvalan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Reyes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00638-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Finucane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113215" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enai Ojeda" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Carriedo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01414-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-020-00607-x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194998v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Paix&#227;o" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224554" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194960v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mialon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Calixto Andrade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubarac Jean-Claude" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2019.1606418" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194175v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Baker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Brown" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crawley" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.12894.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194975v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12905" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194978v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980019000417" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194952v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980018001763" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194956v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky065/4985717" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194937v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.14216" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194977v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26596/wn.201892109-120" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194935v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12826" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194970v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S&#234;rodio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baeza Scagliusia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194939v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Swinburn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allender" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1753-6405.12639" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194957v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Wate" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isimeli Tukana" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-016-0158-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-2955-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195004v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Trevena" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Snowdon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2014.946888" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194973v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Tang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul K Singh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwon Bae" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bhunia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojab.2012.13004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415084v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785083v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gra&#231;a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Greg&#243;rio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.565" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194986v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038688v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>