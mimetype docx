--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -373,291 +373,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoches transverses sur la pars basilaris de l’os occipital : nouveaux cas chez de très jeunes immatures</w:t>
+                <w:t xml:space="preserve">Maturation of the human foetal basioccipital: quantifying shape changes in second and third trimesters using elliptic Fourier analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+                <w:t xml:space="preserve">Julien Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293646v1</w:t>
+                <w:t xml:space="preserve">hal-02117177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of the human foetal basioccipital: quantifying shape changes in second and third trimesters using elliptic Fourier analysis</w:t>
+                <w:t xml:space="preserve">Encoches transverses sur la pars basilaris de l’os occipital : nouveaux cas chez de très jeunes immatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Corny</w:t>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lalys</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.12997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117177v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of the human foetal basioccipital: quantifying shape changes in second and third trimesters using elliptic Fourier analysis</w:t>
               </w:r>
@@ -669,100 +669,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.joa.12997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570664v1</w:t>
@@ -1136,614 +1136,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des processus de maturation et de croissance : contribution à l’estimation de l’âge au décès des fœtus et des nourrissons en contexte médico-légal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche archéoanthropologique des premiers jours de la vie au Moyen Age dans le sud-est de la France. Analyses de données récentes issues de trois sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalys</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Corron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème réunion scientifique de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110552v1</w:t>
+                <w:t xml:space="preserve">hal-03110576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche archéoanthropologique des premiers jours de la vie au Moyen Age dans le sud-est de la France. Analyses de données récentes issues de trois sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage des processus de maturation et de croissance : contribution à l’estimation de l’âge au décès des fœtus et des nourrissons en contexte médico-légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Corny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème réunion scientifique de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110576v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité et fréquences de la côte cervicale surnuméraire chez les individus décédés en période périnatale. Croisement de données médicales et anthropologiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of age-at-death in the human fetus : contribution of elliptic Fourier analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Partiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Adalian</w:t>
+                <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Castex</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Guillon</w:t>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10ème Symposium national de Morphométrie et Evolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117217v1</w:t>
+                <w:t xml:space="preserve">hal-02117196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal and infant age estimation : contribution of elliptic Fourier analysis of the pars basilaris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalys</w:t>
+                <w:t xml:space="preserve">Variabilité et fréquences de la côte cervicale surnuméraire chez les individus décédés en période périnatale. Croisement de données médicales et anthropologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Partiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Anthropology Society of Europe – One-Day Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117184v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of age-at-death in the human fetus : contribution of elliptic Fourier analysis</w:t>
+                <w:t xml:space="preserve">Fetal and infant age estimation : contribution of elliptic Fourier analysis of the pars basilaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Symposium national de Morphométrie et Evolution des Formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forensic Anthropology Society of Europe – One-Day Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117196v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’âge fœtal : nouvelles avancées</w:t>
               </w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Humez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la croissance fœtale humaine par la confrontation des structures osseuses de la base du crâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1994,51 +1994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age estimation of fetuses and infants using measurements of the human pars basilaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2089,90 +2089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoches transverses sur la pars basilaris de l’os occipital : un nouvel indicateur d’anomalie du développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème réunion scientifique de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
@@ -2277,277 +2277,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux cas d’encoches transverses sur la pars basilaris de l’os occipital chez de très jeunes immatures</w:t>
+                <w:t xml:space="preserve">Does the coupling of growth and maturation provide a more accurate estimation of fetal age-at-death ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Paléopathologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">1843ème journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819996v1</w:t>
+                <w:t xml:space="preserve">hal-01820003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the coupling of growth and maturation provide a more accurate estimation of fetal age-at-death ?</w:t>
+                <w:t xml:space="preserve">Nouveaux cas d’encoches transverses sur la pars basilaris de l’os occipital chez de très jeunes immatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1843ème journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820003v1</w:t>
+                <w:t xml:space="preserve">hal-01819996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age estimation of fetuses and infants using measurements of the human pars basilaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2585,77 +2585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de plusieurs méthodes d'estimation de l'âge au décès des immatures et comparaison des profils de mortalité : exemple des sites archéologiques de Rousset et Fos-sur-Mer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’âge des individus immatures du site archéologique de Rousset - Chemin de Saint-Privat (campagne de fouille 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrap Méditerranée - Centre de Recherches Archéologiques de Marseille. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2984,51 +2984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53354A52"/>
+    <w:nsid w:val="9EAFFF97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-niel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7136-5432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915235v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020200" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Humez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03110686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melissa-niel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7136-5432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915235v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2022.111531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11020200" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Humez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03110686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>