--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2108,51 +2108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="337C4011"/>
+    <w:nsid w:val="9DDFEE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>