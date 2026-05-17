--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1,2053 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2002 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melki SLIMANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melki-slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6051-0078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248919520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=fIoimo0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAN-5835-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur les humanités environnementales dans le contexte de l'anthropocène. Plusieurs perspectives (philosophiques, pédagogiques et didactiques) sont utilisées pour analyser ce domaine dans l'éducation formelle, non formelle et informelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educationalizing the Anthropocene: Pedagogical discourses and socio-political contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Futures in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14782103251411706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques constitutives et connaissances contributives pour une compétence politique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation au politique à travers les questions environnementales : ancrages épistémologiques et alignement avec l’éducation au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L'éducation au politique - Perspectives épistémologiques, socio-historiques et curriculaires (63), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.18138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématisation critique des questions environnementales et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Quelles pédagogies critiques pour penser l’Anthropocène ?, 70 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.070.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political dimension in environmental education curricula: Towards an integrative conceptual and analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Håkansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (3), pp.354-365. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504622.2021.1879023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions environnementales au miroir de l’évènement Anthropocène : tendance politique et hétérotopie éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’éducation politique en Anthropocène, 58, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tele.058.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet pédagogico-didactique de socialisation : perspective d’une socialisation démocratique pour l’enseignement-apprentissage des questions environnementales et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.5106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pédagogie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches interdisciplinaires et comparées (LERIC); Faculté des lettres et des sciences humaines de Sfax, Apr 2025, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un dispositif pédagogique en éducation au développement durable : quels apprentissages transformateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques Montpellier-Sherbrooke (9e : Sherbrooke, Québec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada. pp.125-137, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17118/11143/23965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête narrative en éducation et formation: expressivité et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressivity and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEAH Sbeïtla, Oct 2024, Sbeïtla, Tunisie. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions de l'interprétation dans la recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Hermeneutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut supérieur de Etudes Appliquées en Humanités de Sbeïtla; Université de kairouan, Oct 2023, Sbeïtla, Tunisie. pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions environnementales et de développement et transitions vers la durabilité : quels contenus éducatifs pour le développement d'une littératie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atf Azzouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et transitions: enjeux pour les éducations à l’environnement et au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEODE- UMR 5602 CNRS- Université de Toulouse Jean Jaurès, Nov 2017, Toulouse, France. pp.183-194, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.act.nmny-3x31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éducation au politique à travers les questions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. 2021, SÉRIE ÉDUCATION, Angela Barthes et Anne-Laure Le Guern, 9781784057411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Political Education Through Environmental Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons and ISTE Editions Ltd. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons and ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2021, Education, Angela Barthes et Anne-Laure Le Guern, 9781786305886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Barniaudy; Sylvain Connac; Aurélie Zwang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mener des entretiens de recherche en éducation et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESF Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-7101-4789-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosphere reserves and the transfer of political skills in university curricula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals: Scientific Challenges and Educational Practices in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2024, 9781786307804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Issues in the Mirror of the Anthropocene Event: Political Trend and Educational Heterotopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Education in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-99, 2023, Anthropocene – Humanities and Social Sciences, 978-3-031-40020-9. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserves de biosphère et transferts de compétences politiques dans les curricula universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Catherine Cibien; Bruno Romagny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions Ltd, 2023, 978-1-78405-909-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un curriculum possible d’une éducation au Politique au travers des Questions d'Environnement et de Développement (QED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melki Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Montpellier; Université virtuelle de Tunis, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019MONTS092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02932425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2108,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DDFEE8E"/>
+    <w:nsid w:val="4DD97823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2339,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melki-slimani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6051-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248919520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-5835-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103251411706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18138" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#229;kansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2021.1879023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01978572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/23965" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246753v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.nmny-3x31" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119824077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf-scienceshumaines.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02932425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melki-slimani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6051-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248919520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fIoimo0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-5835-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melki Slimani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103251411706" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.18138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#229;kansson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2021.1879023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01978572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atf Azzouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/23965" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246753v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.nmny-3x31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119824077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf-scienceshumaines.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04082524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02932425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>