--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -668,385 +668,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t>
+                <w:t xml:space="preserve">Fine genetic mapping of a quantitative trait locus involved in A.thaliana response to TuMV (Turnip mosaic virus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603260v1</w:t>
+                <w:t xml:space="preserve">hal-01605293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine genetic mapping of a quantitative trait locus involved in A.thaliana response to TuMV (Turnip mosaic virus)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the COP9 CSN5 host factor in resistance to potyviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605293v1</w:t>
+                <w:t xml:space="preserve">hal-01603245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the COP9 CSN5 host factor in resistance to potyviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are metabolic traits markers of the plant response to virus infection? A phenotype and genotype study in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603245v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiles and viral charge genome wide mapping in Arabidopsis thaliana in response to TuMV (Turnip mosaic virus) in a natural environment</w:t>
               </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. General Congress of EUCARPIA "Plant breeding: the art of bringing science to life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Zurich, Switzerland. , Abstracts</w:t>
@@ -1308,51 +1308,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
@@ -1387,97 +1387,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau résistances durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
+              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798441v1</w:t>
+                <w:t xml:space="preserve">hal-01601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
@@ -1512,73 +1512,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réseau résistances durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601534v1</w:t>
+                <w:t xml:space="preserve">hal-02798441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping of quantitative responses to &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
               </w:r>
@@ -1858,51 +1858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pagny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0559-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04289.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pagny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chague" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0559-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sandra Paulstephenraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04289.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>