--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2142,165 +2142,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04222298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles voix en sciences ? Écrire, décrire, s’inscrire : explorations pour se situer et se rendre présente dans l’écriture en tant que chercheuse</w:t>
+                <w:t xml:space="preserve">Une expérience de l’interdisciplinarité en études de sciences à Strasbourg : le GERSULP (période 1976-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales 2019 : Chercheuse, chercheur : un métier aux identités multiples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">L’université de Strasbourg et le dialogue des disciplines, des années 20 aux pratiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108081v1</w:t>
+                <w:t xml:space="preserve">hal-03108086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience de l’interdisciplinarité en études de sciences à Strasbourg : le GERSULP (période 1976-1996)</w:t>
+                <w:t xml:space="preserve">De nouvelles voix en sciences ? Écrire, décrire, s’inscrire : explorations pour se situer et se rendre présente dans l’écriture en tant que chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’université de Strasbourg et le dialogue des disciplines, des années 20 aux pratiques contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Doctoriales 2019 : Chercheuse, chercheur : un métier aux identités multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108086v1</w:t>
+                <w:t xml:space="preserve">hal-03108081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ma thèse en 180 secondes » : de nouvelles voix en science ?</w:t>
               </w:r>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dullin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Locker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Robach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine A Henningfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/espacesreflexifs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3421638" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Emmanuel Eastes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kleinpeter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lelu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941023v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00744210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dullin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Locker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Robach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine A Henningfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/espacesreflexifs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3421638" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Emmanuel Eastes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kleinpeter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lelu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941023v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/neutralite/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00744210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>