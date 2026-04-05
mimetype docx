--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -515,168 +515,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745187v1</w:t>
+                <w:t xml:space="preserve">hal-04441050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -735,178 +731,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441050v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t>
               </w:r>
@@ -1783,51 +1783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7B251BD"/>
+    <w:nsid w:val="527ACFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1931,51 +1931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F70E3D2"/>
+    <w:nsid w:val="618236FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2165,51 +2165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6538-4311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6538-4311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>