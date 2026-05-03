--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -515,297 +515,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
+                <w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441050v1</w:t>
+                <w:t xml:space="preserve">hal-04843302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745201v1</w:t>
+                <w:t xml:space="preserve">hal-04441050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
+                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
@@ -840,453 +840,453 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745187v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélody Dumont</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843302v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t>
+                <w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAU UMR 1563, Nov 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285534v1</w:t>
+                <w:t xml:space="preserve">hal-04745198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t>
+                <w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/iecg2022-14820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745198v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.15331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1783,51 +1783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="527ACFFA"/>
+    <w:nsid w:val="03433EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1931,51 +1931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="618236FD"/>
+    <w:nsid w:val="E23182EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2165,51 +2165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6538-4311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6538-4311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>