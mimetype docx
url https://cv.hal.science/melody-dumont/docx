--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -640,172 +640,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441050v1</w:t>
+                <w:t xml:space="preserve">hal-04745201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
+                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
@@ -840,453 +844,449 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745201v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745187v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t>
+                <w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/iecg2022-14820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745198v1</w:t>
+                <w:t xml:space="preserve">hal-04285534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t>
+                <w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAU UMR 1563, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/iecg2022-14820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04285534v1</w:t>
+                <w:t xml:space="preserve">hal-04745198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.15331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1783,51 +1783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03433EFE"/>
+    <w:nsid w:val="A9EF82F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1931,51 +1931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E23182EA"/>
+    <w:nsid w:val="0D8ACAE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2165,51 +2165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6538-4311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6538-4311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>