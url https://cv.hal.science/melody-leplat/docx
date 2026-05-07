--- v0 (2026-03-10)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MELODY LEPLAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">cv</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/729872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brest et son passé industriel: enfermement ou ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1083577ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial fisheries as an asset for recreational demand on the coast: Evidences from a choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.391-409. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayyan Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.653-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La congestion: une variable clé dans les méthodes de choix de sites récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200-201, pp.185-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences & choices experiments with real products consumption: application with plant-based proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de recherche “Pratiques alimentaires, santé et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEGO, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et incitations : partage et don des étudiants dans une framed field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To regulate congestion with prices: an application of a repeated random utility model to outdoor recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journées de Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers (FR), France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réguler l’encombrement des sites récréatifs ? Un modèle de choix discret avec participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFSE : Frontiers in environmental economics and natural resources management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2008, Toulouse, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference for meat substitute with plant-based proteins (PBP): An experiment with real product consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural meat vs. Plant-Based Protein : What drives consumer choice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Pangborn Sensory Science Symposium - Meeting new challenges in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st Century Catch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Acott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réguler l'encombrement des sites récréatifs ? Un modèle de choix discret avec participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation non marchande de la pêche côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La congestion : une variable clé dans la méthode des coûts de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2012, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La congestion des sites récréatifs : modélisation économique des choix et application au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne Occidentale, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MELODY LEPLAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">cv</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/729872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brest et son passé industriel: enfermement ou ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Penanros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1083577ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayyan Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial fisheries as an asset for recreational demand on the coast: Evidences from a choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.391-409. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (4), pp.653-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La congestion: une variable clé dans les méthodes de choix de sites récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200-201, pp.185-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences & choices experiments with real products consumption: application with plant-based proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de recherche “Pratiques alimentaires, santé et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEGO, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale et incitations : partage et don des étudiants dans une framed field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To regulate congestion with prices: an application of a repeated random utility model to outdoor recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journées de Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers (FR), France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réguler l’encombrement des sites récréatifs ? Un modèle de choix discret avec participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFSE : Frontiers in environmental economics and natural resources management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2008, Toulouse, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference for meat substitute with plant-based proteins (PBP): An experiment with real product consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural meat vs. Plant-Based Protein : What drives consumer choice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Pangborn Sensory Science Symposium - Meeting new challenges in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st Century Catch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Acott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gallic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réguler l'encombrement des sites récréatifs ? Un modèle de choix discret avec participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation non marchande de la pêche côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ropars-Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La congestion : une variable clé dans la méthode des coûts de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2012, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La congestion des sites récréatifs : modélisation économique des choix et application au littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bretagne Occidentale, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Penanros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083577ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Leplat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Penanros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083577ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Leplat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>