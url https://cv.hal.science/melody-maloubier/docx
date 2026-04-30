--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -559,325 +559,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Ferrihydrite to Goethite and the Fate of Plutonium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Natural Organic Matter on Plutonium Vadose Zone Migration from an NH 4 Pu(V)O 2 CO 3 (s) Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Balboni</w:t>
+                <w:t xml:space="preserve">Hilary Emerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt F Smith</w:t>
+                <w:t xml:space="preserve">Kathryn Peruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liane M Moreau</w:t>
+                <w:t xml:space="preserve">Annie Kersting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian T Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melody Maloubier</w:t>
+                <w:t xml:space="preserve">Mavrik Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (11), pp.1993-2006. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5), pp.2688-2697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b05651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431436v1</w:t>
+                <w:t xml:space="preserve">in2p3-03013794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Natural Organic Matter on Plutonium Vadose Zone Migration from an NH 4 Pu(V)O 2 CO 3 (s) Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of Ferrihydrite to Goethite and the Fate of Plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Balboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt F Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane M Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian T Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Maloubier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mavrik Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (5), pp.2688-2697. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (11), pp.1993-2006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b05651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03013794v1</w:t>
+                <w:t xml:space="preserve">hal-03431436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of Aqueous and Colloidal Neptunium Species in Field Lysimeter Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Peruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,85 +1591,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03192840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t>
+                <w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
@@ -1704,73 +1704,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538014v1</w:t>
+                <w:t xml:space="preserve">hal-05562274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Quantum Chemical Insights into the Coordination Chemistry of Protactinium(V) in Chloride Media</w:t>
               </w:r>
@@ -1875,51 +1875,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t>
+                <w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
@@ -1954,339 +1954,339 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537974v1</w:t>
+                <w:t xml:space="preserve">hal-05538014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Polly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’association CenTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090795v1</w:t>
+                <w:t xml:space="preserve">hal-05537974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and quantum chemical insights into the coordination chemistry of protactinium(V) in chloride media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000861v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2295,590 +2295,607 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and quantum chemical insights into the coordination chemistry of protactinium(V) in chloride media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949432v1</w:t>
+                <w:t xml:space="preserve">hal-05000861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilken Aldair Misael</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">Journées de l’association CenTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949430v1</w:t>
+                <w:t xml:space="preserve">hal-05090795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melody Maloubier</w:t>
+                <w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilken Aldair Misael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000871v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protactinium : une chimie complexe en solution aqueuse</w:t>
+                <w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Aupiais</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Chimie Séparative de Marcoule (ICSM); CEA Marcoule, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500706v1</w:t>
+                <w:t xml:space="preserve">hal-05000871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t>
               </w:r>
@@ -2890,51 +2907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,208 +3000,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and speciation of protactinium +IV – a theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le protactinium : une chimie complexe en solution aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Rayonnement Radio-Chimie (R3C 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Chimie Séparative de Marcoule (ICSM); CEA Marcoule, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417209v1</w:t>
+                <w:t xml:space="preserve">hal-05500706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemistry and speciation of protactinium +IV – a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The chemistry of protactinium solutions: the road to resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3199,51 +3324,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Journées des Actinides international conference (JDA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCCS (Unité de Catalyse et Chimie du Solide, Univ. Lille); PhLAM (Laboratoire de Physique des Lasers, Atomes et Molécules, Univ. Lille), Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3253,51 +3378,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3306,101 +3431,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATAS-AnXAS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Karlsruhe, Germany. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3410,114 +3535,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation et bioaccumulation dans un organisme modèle de U, Np et Am en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Maloubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Nice Sophia Antipolis, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015NICE4101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01407350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3585,51 +3710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB065C81"/>
+    <w:nsid w:val="EADE3A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3816,51 +3941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-maloubier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-087X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192299379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Balboni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt F Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane M Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian T Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00195" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03013794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Emerson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Peruski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kersting" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavrik Zavarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Almond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Powell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minasian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pacold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03470752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.04.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02805A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03547J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03192840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NICE4101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melody-maloubier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-087X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192299379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03013794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Emerson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Peruski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kersting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavrik Zavarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Balboni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt F Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane M Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian T Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Almond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Powell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minasian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pacold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03470752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.04.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02805A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03547J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03192840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04622602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NICE4101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>