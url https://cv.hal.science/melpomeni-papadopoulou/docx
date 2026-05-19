--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -1,2884 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2832 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Melpomeni PAPADOPOULOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vice-présidente en charge des Innovations Pédagogiques, Université de ToursMaître de conférences en Sciences de l'éducation et de la formationLaboratoire Education, Ethique, Santé (EES EA7505)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">melpomeni-papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8150-1856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19924118X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=n0yldpMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation du travail et transformations de la formation. Quelles ingénieries en formation et enjeux de professionnalisation à l’œuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Verquin Savarieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi20.466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à distance : comment accompagner les apprenants qu’on ne rencontre pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démarches d’accompagnement en formation ouverte et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.9061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries à l’ ingenium de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Savarieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, (Les métiers de la formation à l’épreuve du travail), 1-2 (234-235), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.234.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’imprévisibilité dans les dispositifs des formations ouvertes et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.21768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation d'adultes médiatisée : entre applicationnisme technologique et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ingénierique de la formation ouverte et à distance (FOAD) : une étude empirique réalisée auprès de six formations universitaires à distance en contexte de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.48-61. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des adultes en formation : des contraintes du contexte sociétal aux forces de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Consultori Familiari Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatism in Online Education. A Case Study Based on the E-learning Practices of Three Adult Trainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning engineering and reengineering for online and hybrid environments: a case study of a blended course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDEN Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.387-397. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38069/edenconf-2020-rw-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversons la classe inversée. Raison expérientielle et nouvelles technologies en formation d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19, https://pulp.univ-lille1.fr/index.php/TF/article/view/282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flip the Flipped Classroom: Experiential Reason and New Technologies in Adults’ Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERNANCE INTEGRATIVE ET INGENIERIE DE FOAD POUR UNE PROFESSIONNALISATION DES ADULTES EN FORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUMEF: Les métiers de la formation à l'épreuve du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique d'un corpus textuel avec le logiciel Alceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données de la recherche au temps des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Orléans (visoconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie d’accompagnement pour développer la capacité rythmanalytique des apprenants. Contribution à l’étude des formations à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les histoires de vie dans un monde en transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des adultes à distance : produit de l'applicationnisme technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation (re)saisie par les sciences. L'applicationnisme et ses enjeux. Colloque annuel de la SOPHIED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité de l’accompagnement des apprenants adultes dans une formation à distance. Contribution à l’étude des formations expérientielles et par alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF : Regards contemporains sur la diversité de la Recherche francophone en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations hybrides et professionnalisation : le cadre des formations par alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin sur la société numérique - Marsouin Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blended and experiential learning. A case study of the flipped classroom in adults' training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemics, Cybernetics and Informatics: WMSCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipped classroom in adults’ education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Education and Information Systems, Technologies and Applications: EISTA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de formation universitaire et à distance en Master MEEF : entre accompagnement et alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of a textual corpus in Human Sciences: The case of the Alceste french software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social sciences and the challenge of fieldwork : International perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'expérience et éthique de l'accompagnement d'un collectif de primo-arrivant pour l'apprentissage du française langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de l’Accompagnement et Agir Coopératif. Savoirs et pratiques en dialogue / controverses heuristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations hybrides et accompagnement de l’expérience : contribution à l’étude de la formation expérientielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Goï; Baptiste Doucey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de l'ingénierie pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Francois Rabelais, 2023, 2869068921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Goï; Baptiste Doucey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de l'ingénierie pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Francois Rabelais, 2023, 2869068921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Goï; Baptiste Doucey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de l'ingénierie pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Francois Rabelais, 2023, 2869068921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de l'ingénierie pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-86906-892-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Goï; Baptiste Doucey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire de l'ingénierie pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Francois Rabelais, 2023, 2869068921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies et récits durant la catastrophe : un retour réflexif sur la mise en place des formations à distance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique du vécu d’une pandémie planétaire. Récits d’universitaire, d’Est et Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breton, H. (2022). L’enquête narrative en sciences humaines et sociales. Malakoff : Armand Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2022.a265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Στρογγυλή τράπεζα Παρατηρητήριο για την Εκπαίδευση, Παιδαγωγική σχολή, Αριστοτέλειο Πανεπιστήμιο Θεσσαλονίκης. Διδάσκοντας μελλοντικούς εκπαιδευτικούς εν μέσω Covid-19 στην Τριτοβάθμια Εκπαίδευση: Προκλήσεις, Προτεραιότητες και Ευκαιρίες.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning in adult education. The approach of &amp;quot;integrative&amp;quot; distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of accompaniment as a philosophical gesture in adult education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International online Pre-Biennale on Practical Philosophy Laboratory of Research on Practical Philosophy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhodes, Greece. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2939,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDBBD8CF"/>
+    <w:nsid w:val="ACED2996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3170,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melpomeni-papadopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8150-1856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19924118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Verquin Savarieau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Papadopoulou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21768" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-06" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38069/edenconf-2020-rw-0042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357048v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bluteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03784562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.a265" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03692139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03691941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melpomeni-papadopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8150-1856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19924118X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=n0yldpMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Verquin Savarieau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Papadopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-06" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38069/edenconf-2020-rw-0042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357048v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bluteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04074555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03784562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.a265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03692139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03691941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>